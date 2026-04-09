--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,14384 +66,14475 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
-[...627 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des citoyens aux expérimentations sur les modes de scrutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05468235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does universalization ethics justify participation in large elections?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ingela Alger</w:t>
+                <w:t xml:space="preserve">Voting Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03152172v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04745041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voting Experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compter les voix et « optimiser » la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04745041v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04675590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compter les voix et « optimiser » la démocratie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does universalization ethics justify participation in large elections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04675590v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03152172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profit vs. win maximization in a league: a paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Duhautois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04358491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo moralis goes to the voting booth: a new theory of voter turnout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Universalization and altruism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163438v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03227354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universalization and altruism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does universalization ethics justify participation in large elections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03227354v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does universalization ethics justify participation in large elections?</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Who Are the Citizens of the French Convention for Climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Douenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569673v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Are the Citizens of the French Convention for Climate?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homo moralis goes to the voting booth: a new theory of voter turnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03265053v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention Citoyenne pour le Climat : Les citoyens de la Convention comparés à des échantillons représentatifs de la population française. Note de travail</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Party Preference Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guntermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arel-Bundock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02919695v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02946659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Party Preference Representation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do Kantians drive others to extinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02946659v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02652020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Kantians drive others to extinction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02652020v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03031118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingela Alger</w:t>
+                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election — The data of the In Situ Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Laslier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03031118v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election — The data of the In Situ Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Remzi Sanver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223803v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173504v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Convention Citoyenne pour le Climat : Les citoyens de la Convention comparés à des échantillons représentatifs de la population française. Note de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Douenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02173504v3</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02919695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Under Psychological Pressure: The Shooter's Anxiety at the Penalty Kick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Duhautois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01785306v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sincere voting, strategic voting A laboratory experiment using alternative proportional systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The strange &amp;quot;Majority Judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01943903v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter Autrement 2017 - Online Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sincere voting, strategic voting A laboratory experiment using alternative proportional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223762v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange &amp;quot;Majority Judgment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voter Autrement 2017 - Online Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Laslier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965227v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étrange « Jugement Majoritaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivots et Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Voting in Multi-Winner Elections with Approval Balloting: A Theory for Large Electorates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01304688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Voting under Committee Approval: An Application to the 2011 Regional Government Election in Zurich</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168743v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of “sour grapes&amp;quot; behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bargaining through Approval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168670v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strategic Voting under Committee Approval: A Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Macé</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168722v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Voting under Committee Approval: A Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strategic Voting under Committee Approval: An Application to the 2011 Regional Government Election in Zurich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168767v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining through Approval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of “sour grapes&amp;quot; behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168675v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'expérimentation des votes par approbation et par note lors des élections présidentielles françaises le 22 avril 2012 à Saint-­Étienne, Strasbourg et Louvigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Apportionment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Koriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And the loser is... Plurality Voting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Why not proportional?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609810v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To vote or to abstain? An experimental study or first past the poste and PR elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Heroux-Legault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overstating: A tale of two cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why not proportional?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The allocation between the EU member states of the seats in the European Parliament Cambridge Compromise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Grimmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Pukelsheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoriano Ramirez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625308v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The allocation between the EU member states of the seats in the European Parliament Cambridge Compromise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stubborn Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609946v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubborn Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">And the loser is... Plurality Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609501v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on choosing the alternative with the best median evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basic approval voting game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remzi Sanver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Voting Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lessons From In Situ Experiments during French Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390376v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons From In Situ Experiments during French Elections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In Silico Voting Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432397v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical electoral competition under approval voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maniquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Committee decisions: Optimality and Equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörgen Weibull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00121741v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sincere, strategic, and heuristic voting under four election rules: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote choice in one round and two round elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal Comparisons of Utility in Bargaining: Evidence from a Transcontinental Ultimatum Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00104668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilge Ozturck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00121748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic approval voting in a large electorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00121751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approval Voting: Three Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaskar Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Approval Voting in a large electorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bogomolnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal comparisons of utility in bargaining : Evidence from a transcontinental Ultimatum Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Party objectives in the &amp;quot;Divide a dollar&amp;quot; electoral competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote par assentiment : une expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel L. Balinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Laraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Election présidentielle : Une expérience pour un autre mode de scrutin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La &amp;quot;Nouvelle Economie Politique&amp;quot; : Analyse Economique du Vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00242952v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00242989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity in electoral competition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Nouvelle Economie Politique&amp;quot; : Analyse Economique du Vote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Election présidentielle : Une expérience pour un autre mode de scrutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00242989v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00242952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Around the Issue of the “Carbon Tax”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Rozencwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliberative Democracy and Ecological Transition: The French Citizens’ Convention for Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Wiley, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+              <w:t xml:space="preserve">, Wiley, pp.267-286, 2025, 9781836690061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388325.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05340254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Convention members' opinions on climate measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliberative Democracy and Ecological Transition: The French Citizens’ Convention for Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388325.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05340233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils et opinions des conventionnels comparés à la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE, 2024, Changements planétaires, décision, gouvernance, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opinions des conventionnels sur les mesures climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE editions, pp.171-197, 2024, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04804418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les citoyens de la Convention citoyenne pour le climat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique. La Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-170, 2024, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Rozencwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Collections classiques, Encyclopédie SCIENCES, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the Reaction of Citizens to New Voting Rules: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Digital Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-23, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05333-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02088107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Voting in Multiwinner Elections with Approval Balloting: An Application to the 2011 Regional Government Election in Zurich</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Lachat</w:t>
+                <w:t xml:space="preserve">Sincere Voting, Strategic Voting A Laboratory Experiment Using Alternative Proportional Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura B. Stephenson; John H. Aldrich; André Blais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around th World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Michigan Press, pp.178-202, 2018</w:t>
+              <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Michigan Press, pp.203-231, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02103123v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02103111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sincere Voting, Strategic Voting A Laboratory Experiment Using Alternative Proportional Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strategic Voting in Multiwinner Elections with Approval Balloting: An Application to the 2011 Regional Government Election in Zurich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura B. Stephenson; John H. Aldrich; André Blais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Michigan Press, pp.203-231, 2018</w:t>
+              <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around th World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Michigan Press, pp.178-202, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02103111v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02103123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sincere voting, strategic voting : A laboratory experiment using alternative proportional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Aldrich; André Blais; Laura B. Stephenson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Many Faces of Strategic Voting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 10, The University of Michigan Press, pp.203-231, 2018, 978-0-472-13102-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3998/mpub.9946117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Perceptions of Candidate Viability in Voting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-302, 2016, 9783319405711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blais, André and Laslier, Jean-François and Van Der Straeten, Karine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.303--321, 2016, 978-3-319-40571-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Behavior under Evaluative Voting. A comparison between laboratory and In Situ experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part IV, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 257-269, 2016, 978-3-319-40571-1 978-3-319-40573-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic voting in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang J. Luhan; Bernhard Kittel; Rebecca B. Morton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.95 - 111, 2012, 9780230300859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Umbhauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lesourne; André Orléan; Bernard Walliser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Microeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, IX/296 p., 2006, 3-540-28536-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profit Versus Win Maximization in a League: A Paradox</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La participation des citoyens aux expérimentations sur les modes de scrutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scottish Journal of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjpe.70014⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 76 (5), pp.839-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.765.0839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05144129v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives to plurality rule for single-winner elections: When do they make a difference?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Profit Versus Win Maximization in a League: A Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Duhautois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2024.102505⟩</w:t>
+              <w:t xml:space="preserve">Scottish Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjpe.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04630321v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05144129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compter les voix&amp;quot; et optimiser la démocratie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alternatives to plurality rule for single-winner elections: When do they make a difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/apd.651.0109⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2024.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04738358v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universalization and altruism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compter les voix&amp;quot; et optimiser la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-022-01426-2⟩</w:t>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.109-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apd.651.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03926975v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04738358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic analysis of the 12th man: should the fans be paid?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Economics Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.serev.2023.100017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03962599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All (electoral) politics is local? Candidate's regional roots and vote choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Harfst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elections, Public Opinion and Parties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (3), pp.387-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17457289.2023.2189257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04155242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing an electoral rule: Values and self-interest in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joep.2023.102602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04289567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Universalization and altruism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09516298221081811⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-022-01426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682814v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Baeckelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Voting Methods : 2016 US Presidential Election</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2021.102057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.280-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09516298221081811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03926997v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Person Bargaining Mechanisms: A Laboratory Experiment.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Voting Methods : 2016 US Presidential Election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Hamlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matías Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10726-022-09793-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2021.102057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03926406v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two Person Bargaining Mechanisms: A Laboratory Experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Remzi Sanver</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2021.105261⟩</w:t>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.1145-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10726-022-09793-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498370v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Preference Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Harfst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electoral Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electstud.2020.102262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03033239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixing match-fixing: Optimal schedules to promote competitiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Chater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 294 (2), pp.673-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messi, Ronaldo, and the Politics of Celebrity Elections: Voting for the Best Soccer Player in the World</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Remzi Sanver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1537592719002391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2021.105261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02297830v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Kantians Drive Others to Extinction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasmus Journal for Philosophy and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), pp.98-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23941/ejpe.v13i2.501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un avantage à commencer la séance de tirs au but au football ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Duhautois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Party preference representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guntermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arel-Bundock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1354068820954631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étrange « jugement majoritaire »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Messi, Ronaldo, and the Politics of Celebrity Elections: Voting for the Best Soccer Player in the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives on Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.91-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1537592719002391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01885422v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision under psychological pressure: The shooter's anxiety at the penalty kick</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’étrange « jugement majoritaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/7, pp.80-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044360v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2017 French presidential election: Were voters happy with their first-round vote?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decision under psychological pressure: The shooter's anxiety at the penalty kick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Duhautois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-018-0070-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70, pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01885421v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-utility theory of vote choice regret</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The 2017 French presidential election: Were voters happy with their first-round vote?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11127-018-0571-z⟩</w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.439-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-018-0070-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01885418v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwinner approval rules as apportionment methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A mixed-utility theory of vote choice regret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Skowron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0951629818775518⟩</w:t>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (3-4), pp.461 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11127-018-0571-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02087610v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of internationalization on research topics in economics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiwinner approval rules as apportionment methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Skowron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Political Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/eps.2016.8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.358-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0951629818775518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02087635v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02087610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How voters use grade scales in evaluative voting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The consequences of internationalization on research topics in economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">European Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/eps.2016.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618039v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02087635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivots et Elections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Nunez</w:t>
+                <w:t xml:space="preserve">How voters use grade scales in evaluative voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1044716ar⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp. 14-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763010v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning from comparisons: Three alternatives are enough, two are not</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pivots et Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/16-AAP1271⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1044716ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01630231v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le vote par approbation révèle des préférences des électeurs français</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Votes for Women: Electoral Systems and Support for Female Candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona N. Golder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura B. Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politics and Gender</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.107-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420369v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Votes for Women: Electoral Systems and Support for Female Candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Golder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Van der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (1), pp.107-131</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 13 (01), pp.107-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743923X16000684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518271v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votes for Women: Electoral Systems and Support for Female Candidates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforcement learning from comparisons: Three alternatives are enough, two are not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politics and Gender</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1743923X16000684⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.2907-2925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-AAP1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564032v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01630231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Casella</w:t>
+                <w:t xml:space="preserve">Ce que le vote par approbation révèle des préférences des électeurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (6), pp.1063-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680728v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01420369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching consensus through approval bargaining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pimienta</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 104, pp.241-251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 106, pp.239 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01630037v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Europe’s democratic deficit: An experimental evaluation of the pan-European district proposal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reaching consensus through approval bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1465116516630151⟩</w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518283v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01630037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic voting in multi-winner elections with approval balloting: a theory for large electorates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Systèmes électoraux, qualité de la représentation : qu’apporte la science économique à la science politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-016-0983-y⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/1 (18), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.018.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518277v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes électoraux, qualité de la représentation : qu’apporte la science économique à la science politique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Blais</w:t>
+                <w:t xml:space="preserve">La question du vote. Expérimentations en laboratoire et In Situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.018.0153⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1-2), 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039875ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01393956v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01136390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question du vote. Expérimentations en laboratoire et In Situ</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of `sour grapes’ behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1039875ar⟩</w:t>
+              <w:t xml:space="preserve">Homo Oeconomicus: Journal of Behavioral and Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.57-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41412-016-0001-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01136390v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of `sour grapes’ behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Ozturk Goktuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homo Oeconomicus: Journal of Behavioral and Institutional Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41412-016-0001-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.381-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00191-016-0444-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518280v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strategic voting in multi-winner elections with approval balloting: a theory for large electorates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bilge Ozturk Goktuna</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00191-016-0444-x⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp.559-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-016-0983-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01310250v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EuroVotePlus experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Addressing Europe’s democratic deficit: An experimental evaluation of the pan-European district proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Harfst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona N. Golder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philipp Harfst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (4), pp.601-615. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1465116515580180⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 (4), pp.525-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1465116516630151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01245549v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizens’ preferences about voting rules: self-interest, ideology, and sincerity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The EuroVotePlus experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona N. Golder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Harfst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11127-015-0287-2⟩</w:t>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.601-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1465116515580180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01310218v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining through Approval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizens’ preferences about voting rules: self-interest, ideology, and sincerity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Nunez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164 (3), pp.423-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11127-015-0287-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01310223v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EuroVotePlus experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bargaining through Approval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1465116515580180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564014v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubborn learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The EuroVotePlus experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Golder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Harfst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-014-9450-3⟩</w:t>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.601-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1465116515580180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01310229v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To vote or to abstain? An experimental test of rational calculus in first past the post and PR elections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stubborn learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Héroux-Legault</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electoral Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electstud.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.51-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-014-9450-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01113071v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote par approbation, vote par note. Une réponse au commentaire d’Allisson et Brisset</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">To vote or to abstain? An experimental test of rational calculus in first past the post and PR elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Héroux-Legault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.653.0687⟩</w:t>
+              <w:t xml:space="preserve">Electoral Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electstud.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01113091v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who's Favored by Evaluative Voting? An Experiment Conducted During the 2012 French Presidential Election</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vote par approbation, vote par note. Une réponse au commentaire d’Allisson et Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electoral Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electstud.2013.11.003⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (3), pp.687-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.653.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803024v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Intensity Representation : Strategic Overstating in Large Elections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Nunez</w:t>
+                <w:t xml:space="preserve">Who's Favored by Evaluative Voting? An Experiment Conducted During the 2012 French Presidential Election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-013-0728-0⟩</w:t>
+              <w:t xml:space="preserve">Electoral Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.131-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electstud.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917099v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote par approbation, vote par note</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sorting out mechanical and psychological effects in candidate elections: An appraisal with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.642.0006⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.937 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007123412000579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755635v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting out mechanical and psychological effects in candidate elections: An appraisal with experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Blais</w:t>
+                <w:t xml:space="preserve">Vote par approbation, vote par note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Political Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007123412000579⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.642.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186514v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Apportionment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Koriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 121 (3), pp.584-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An incentive-compatible Condorcet jury theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörgen W. Weibull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 115 (n° 1), pp.84-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9442.2012.01734.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why not proportional?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preference Intensity Representation : Strategic Overstating in Large Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2011.10.012⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.0176-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-013-0728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321786v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Vote Choice in One-round and Two-round Elections: An Experimental Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Why not proportional?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Research Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1065912909358583⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.90-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186592v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic, Sincere, and Heuristics Voting under Four Election Rules: An Experimental Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strategic Vote Choice in One-round and Two-round Elections: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Blais</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Political Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (3), pp.637-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1065912909358583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186615v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal comparisons of utility in bargaining: evidence from a transcontinental ultimatum game</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strategic, Sincere, and Heuristics Voting under Four Election Rules: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Staeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.435 - 472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00451566v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Leader rule: a model of strategic approval voting in a large electorate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interpersonal comparisons of utility in bargaining: evidence from a transcontinental ultimatum game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0951629808097286⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (4), pp 341-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-009-9135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00363218v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A live experiment on approval voting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Leader rule: a model of strategic approval voting in a large electorate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-006-9149-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0951629808097286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363212v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A live experiment on approval voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200125⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-006-9149-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203731v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.278 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A reinforcement learning process in extensive form games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Game Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (2), pp.219-227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001820400194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00754083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reallocating Wasted Votes in Proportional Parliamentary Elections with Thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Delemazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EC '25: 26th ACM Conference on Economics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Stanford University Stanford CA USA, France. pp.446-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3736252.3742568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed systems of representation might solve the proportionality/accountability dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Voting Theory and Aggregation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Karlsruhe (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approval with Runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Delemazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Remzi Sanver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thirty-First International Joint Conference on Artificial Intelligence {IJCAI-22}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, France. pp.230-236, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754083v1</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How voters use grade scales in evaluative voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dutch Social Choice Colloquium, » Université Erasmus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01352016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote par approbation, vote par note : Une expérimentation in situ lors des élections présidentielles du 22 avril 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier congrès national des MSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Caen, Dec 2012, Bayeux, France. pp.109-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner. Un enjeu essentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Askenazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lippmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Jacob, 368 p., 2024, 978-2-415-00987-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEPREMAP, 51, 140 p., 2019, Collection du CEPREMAP, 978-2-7288-0633-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02875322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Economic Design: The Continuing Development of a Field as Envisioned by Its Researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Remzi Sanver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William S. Zwicker. Springer, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Economic Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Remzi Sanver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Zwicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Zwicker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 333 p., 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14453,130 +14544,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportionnelle : le retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terra Nova. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14586,349 +14677,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Référendum d’Initiative Citoyenne Délibératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du mode de scrutin sur les résultats de l'élection présidentielle de 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal Comparisons of Utility in Bargaining : Evidence from a Transcontinental Ultimatum Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp. 341-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14938,105 +15029,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation politique comme délégation directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15183,51 +15274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Freeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736252.3742568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remzi Sanver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152172v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dierks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Alger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guntermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arel-Bundock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dassonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02173504v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785306v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lachat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Treibich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Pilet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heroux-Legault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516277v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Grimmett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Pukelsheim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Ramirez Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Rose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397403v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Sanver" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00121741v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Weibull" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Sinopoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bogomolnaia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Balinski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242952v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05333-8_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mpub.9946117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Umbhauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.70014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102505" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.651.0109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01426-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962599v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.serev.2023.100017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harfst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Golder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2023.2189257" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102602" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09516298221081811" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926997v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamlin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2021.102057" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926406v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-022-09793-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03498370v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2021.105261" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2020.102262" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chater" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anderson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Daoust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592719002391" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v13i2.501" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230127v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820954631" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885422v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2018.10.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0571-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087610v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brill" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Skowron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629818775518" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2016.8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2017.09.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044716ar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laslier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1271" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420369v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0084" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518271v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona N. Golder" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Stephenson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stephenson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Van der Straeten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743923X16000684" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680728v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.10.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630037v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pimienta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.04.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518283v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116516630151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-0983-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393956v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.018.0153" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136390v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039875ar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518280v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41412-016-0001-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310250v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturk Goktuna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0444-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245549v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116515580180" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310218v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-015-0287-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310229v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9450-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113071v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime H&#233;roux-Legault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2014.07.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0687" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803024v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2013.11.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0728-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755635v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302528v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen W. Weibull" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2012.01734.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ2RJNJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321786v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.10.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79XVH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629808097286" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZS2H8ZF4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363212v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-006-9149-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9PD97Q3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754083v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001820400194" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0GGBJ4F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875322v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489653v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zwicker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388615v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007083v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878965v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941754v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152172v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dierks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Alger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guntermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arel-Bundock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dassonneville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02173504v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785306v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lachat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Treibich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Pilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heroux-Legault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516277v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Grimmett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Pukelsheim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Ramirez Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Rose" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397403v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Sanver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00121741v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Weibull" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Sinopoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bogomolnaia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Balinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05333-8_2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mpub.9946117" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171569v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Umbhauer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.765.0839" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.70014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.651.0109" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962599v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.serev.2023.100017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harfst" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Golder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2023.2189257" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulombe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01426-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09516298221081811" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926997v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamlin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2021.102057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-022-09793-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2020.102262" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chater" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03498370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remzi Sanver" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2021.105261" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325820v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v13i2.501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095074v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820954631" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anderson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Daoust" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592719002391" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2018.10.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0571-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Skowron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629818775518" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2016.8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2017.09.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044716ar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518271v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona N. Golder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Stephenson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stephenson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Van der Straeten" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743923X16000684" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laslier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1271" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420369v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0084" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.10.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pimienta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.04.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.018.0153" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136390v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039875ar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41412-016-0001-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturk Goktuna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0444-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-0983-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518283v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116516630151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116515580180" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310218v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-015-0287-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310229v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9450-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime H&#233;roux-Legault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2014.07.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0687" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803024v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2013.11.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755635v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321784v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen W. Weibull" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2012.01734.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ2RJNJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0728-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.10.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79XVH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629808097286" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZS2H8ZF4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-006-9149-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9PD97Q3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754083v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001820400194" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0GGBJ4F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183352v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Freeman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peters" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736252.3742568" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254085v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pech" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861658v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/33" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352016v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080360v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875322v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489653v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zwicker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388615v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007083v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941754v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>