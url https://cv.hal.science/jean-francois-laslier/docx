--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -66,4944 +66,5573 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reallocating Wasted Votes in Proportional Parliamentary Elections with Thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Delemazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EC '25: 26th ACM Conference on Economics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Stanford University Stanford CA USA, France. pp.446-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3736252.3742568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed systems of representation might solve the proportionality/accountability dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Voting Theory and Aggregation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Karlsruhe (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approval with Runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Delemazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Remzi Sanver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thirty-First International Joint Conference on Artificial Intelligence {IJCAI-22}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, France. pp.230-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How voters use grade scales in evaluative voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dutch Social Choice Colloquium, » Université Erasmus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01352016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote par approbation, vote par note : Une expérimentation in situ lors des élections présidentielles du 22 avril 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier congrès national des MSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Caen, Dec 2012, Bayeux, France. pp.109-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des citoyens aux expérimentations sur les modes de scrutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05468235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voting Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+                <w:t xml:space="preserve">Does universalization ethics justify participation in large elections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04745041v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03152172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compter les voix et « optimiser » la démocratie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Voting Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04675590v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04745041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does universalization ethics justify participation in large elections?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compter les voix et « optimiser » la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03152172v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04675590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profit vs. win maximization in a league: a paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Duhautois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04358491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universalization and altruism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homo moralis goes to the voting booth: a new theory of voter turnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03227354v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does universalization ethics justify participation in large elections?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Universalization and altruism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569673v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03227354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Are the Citizens of the French Convention for Climate?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Does universalization ethics justify participation in large elections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03265053v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo moralis goes to the voting booth: a new theory of voter turnout</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Who Are the Citizens of the French Convention for Climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Douenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163438v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Party Preference Representation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Convention Citoyenne pour le Climat : Les citoyens de la Convention comparés à des échantillons représentatifs de la population française. Note de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Douenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02946659v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02919695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Kantians drive others to extinction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Party Preference Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guntermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arel-Bundock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02652020v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02946659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Do Kantians drive others to extinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03031118v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02652020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election — The data of the In Situ Experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Durand</w:t>
+                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223803v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03031118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election — The data of the In Situ Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02173504v3</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention Citoyenne pour le Climat : Les citoyens de la Convention comparés à des échantillons représentatifs de la population française. Note de travail</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Remzi Sanver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02919695v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173504v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Under Psychological Pressure: The Shooter's Anxiety at the Penalty Kick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Duhautois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01785306v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange &amp;quot;Majority Judgment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sincere voting, strategic voting A laboratory experiment using alternative proportional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965227v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sincere voting, strategic voting A laboratory experiment using alternative proportional systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Voter Autrement 2017 - Online Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01943903v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter Autrement 2017 - Online Experiment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The strange &amp;quot;Majority Judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223762v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étrange « Jugement Majoritaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivots et Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01287795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Voting in Multi-Winner Elections with Approval Balloting: A Theory for Large Electorates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01304688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strategic Voting under Committee Approval: An Application to the 2011 Regional Government Election in Zurich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Macé</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168722v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining through Approval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of “sour grapes&amp;quot; behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168675v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Voting under Committee Approval: A Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168767v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Voting under Committee Approval: An Application to the 2011 Regional Government Election in Zurich</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bargaining through Approval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168743v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of “sour grapes&amp;quot; behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strategic Voting under Committee Approval: A Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168670v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'expérimentation des votes par approbation et par note lors des élections présidentielles françaises le 22 avril 2012 à Saint-­Étienne, Strasbourg et Louvigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Apportionment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Koriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why not proportional?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">And the loser is... Plurality Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625308v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To vote or to abstain? An experimental study or first past the poste and PR elections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Why not proportional?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616823v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overstating: A tale of two cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">To vote or to abstain? An experimental study or first past the poste and PR elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Heroux-Legault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516277v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The allocation between the EU member states of the seats in the European Parliament Cambridge Compromise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Overstating: A tale of two cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609946v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubborn Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The allocation between the EU member states of the seats in the European Parliament Cambridge Compromise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Grimmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Pukelsheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoriano Ramirez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609501v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And the loser is... Plurality Voting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stubborn Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609810v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on choosing the alternative with the best median evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basic approval voting game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remzi Sanver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons From In Situ Experiments during French Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Voting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical electoral competition under approval voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maniquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Committee decisions: Optimality and Equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörgen Weibull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00121741v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sincere, strategic, and heuristic voting under four election rules: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote choice in one round and two round elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal Comparisons of Utility in Bargaining: Evidence from a Transcontinental Ultimatum Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00104668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilge Ozturck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00121748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic approval voting in a large electorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00121751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approval Voting: Three Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaskar Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Approval Voting in a large electorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bogomolnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal comparisons of utility in bargaining : Evidence from a transcontinental Ultimatum Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Party objectives in the &amp;quot;Divide a dollar&amp;quot; electoral competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote par assentiment : une expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel L. Balinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Laraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Nouvelle Economie Politique&amp;quot; : Analyse Economique du Vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity in electoral competition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Election présidentielle : Une expérience pour un autre mode de scrutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5013,1922 +5642,1922 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Around the Issue of the “Carbon Tax”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Rozencwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliberative Democracy and Ecological Transition: The French Citizens’ Convention for Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.267-286, 2025, 9781836690061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388325.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05340254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Convention members' opinions on climate measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliberative Democracy and Ecological Transition: The French Citizens’ Convention for Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388325.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05340233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils et opinions des conventionnels comparés à la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE, 2024, Changements planétaires, décision, gouvernance, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opinions des conventionnels sur les mesures climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE editions, pp.171-197, 2024, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04804418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les citoyens de la Convention citoyenne pour le climat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique. La Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-170, 2024, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Rozencwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Collections classiques, Encyclopédie SCIENCES, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the Reaction of Citizens to New Voting Rules: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Digital Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-23, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05333-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02088107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sincere Voting, Strategic Voting A Laboratory Experiment Using Alternative Proportional Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+                <w:t xml:space="preserve">Strategic Voting in Multiwinner Elections with Approval Balloting: An Application to the 2011 Regional Government Election in Zurich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura B. Stephenson; John H. Aldrich; André Blais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Michigan Press, pp.203-231, 2018</w:t>
+              <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around th World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Michigan Press, pp.178-202, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02103111v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02103123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Voting in Multiwinner Elections with Approval Balloting: An Application to the 2011 Regional Government Election in Zurich</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sincere Voting, Strategic Voting A Laboratory Experiment Using Alternative Proportional Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura B. Stephenson; John H. Aldrich; André Blais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around th World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Michigan Press, pp.178-202, 2018</w:t>
+              <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Michigan Press, pp.203-231, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02103123v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02103111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sincere voting, strategic voting : A laboratory experiment using alternative proportional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Aldrich; André Blais; Laura B. Stephenson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Many Faces of Strategic Voting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 10, The University of Michigan Press, pp.203-231, 2018, 978-0-472-13102-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3998/mpub.9946117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Perceptions of Candidate Viability in Voting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-302, 2016, 9783319405711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blais, André and Laslier, Jean-François and Van Der Straeten, Karine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.303--321, 2016, 978-3-319-40571-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Behavior under Evaluative Voting. A comparison between laboratory and In Situ experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part IV, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 257-269, 2016, 978-3-319-40571-1 978-3-319-40573-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic voting in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang J. Luhan; Bernhard Kittel; Rebecca B. Morton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.95 - 111, 2012, 9780230300859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Umbhauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lesourne; André Orléan; Bernard Walliser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Microeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, IX/296 p., 2006, 3-540-28536-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6938,7111 +7567,6482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des citoyens aux expérimentations sur les modes de scrutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 76 (5), pp.839-860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.765.0839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profit Versus Win Maximization in a League: A Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Duhautois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scottish Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sjpe.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05144129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives to plurality rule for single-winner elections: When do they make a difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2024.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04630321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter les voix&amp;quot; et optimiser la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65, pp.109-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/apd.651.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of the 12th man: should the fans be paid?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">All (electoral) politics is local? Candidate's regional roots and vote choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Harfst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Golder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Economics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.serev.2023.100017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elections, Public Opinion and Parties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), pp.387-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17457289.2023.2189257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03962599v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04155242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All (electoral) politics is local? Candidate's regional roots and vote choice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Economic analysis of the 12th man: should the fans be paid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gayant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elections, Public Opinion and Parties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17457289.2023.2189257⟩</w:t>
+              <w:t xml:space="preserve">Sports Economics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.serev.2023.100017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04155242v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03962599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing an electoral rule: Values and self-interest in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joep.2023.102602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04289567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universalization and altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-022-01426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.280-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09516298221081811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119539v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baeckelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09516298221081811⟩</w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682814v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Voting Methods : 2016 US Presidential Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Hamlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2021.102057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Person Bargaining Mechanisms: A Laboratory Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (6), pp.1145-1177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10726-022-09793-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Preference Voting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Remzi Sanver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electoral Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electstud.2020.102262⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2021.105261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033239v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixing match-fixing: Optimal schedules to promote competitiveness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing Preference Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Harfst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.02.006⟩</w:t>
+              <w:t xml:space="preserve">Electoral Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electstud.2020.102262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03229942v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fixing match-fixing: Optimal schedules to promote competitiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gayant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Remzi Sanver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2021.105261⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294 (2), pp.673-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498370v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03229942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Kantians Drive Others to Extinction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Messi, Ronaldo, and the Politics of Celebrity Elections: Voting for the Best Soccer Player in the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erasmus Journal for Philosophy and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23941/ejpe.v13i2.501⟩</w:t>
+              <w:t xml:space="preserve">Perspectives on Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.91-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1537592719002391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03325820v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un avantage à commencer la séance de tirs au but au football ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Do Kantians Drive Others to Extinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Erasmus Journal for Philosophy and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23941/ejpe.v13i2.501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095074v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Party preference representation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il un avantage à commencer la séance de tirs au but au football ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Duhautois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Party Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.49-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03230127v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messi, Ronaldo, and the Politics of Celebrity Elections: Voting for the Best Soccer Player in the World</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Party preference representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guntermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arel-Bundock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1537592719002391⟩</w:t>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1354068820954631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02297830v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03230127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étrange « jugement majoritaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/7, pp.80-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision under psychological pressure: The shooter's anxiety at the penalty kick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Duhautois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70, pp.22-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joep.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2017 French presidential election: Were voters happy with their first-round vote?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (4), pp.439-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41253-018-0070-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed-utility theory of vote choice regret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176 (3-4), pp.461 - 478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11127-018-0571-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwinner approval rules as apportionment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Skowron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (3), pp.358-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0951629818775518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consequences of internationalization on research topics in economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (3), pp.349-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/eps.2016.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How voters use grade scales in evaluative voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55, pp. 14-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01618039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivots et Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (1-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1044716ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Votes for Women: Electoral Systems and Support for Female Candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona N. Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), pp.107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Votes for Women: Electoral Systems and Support for Female Candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Van der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (01), pp.107-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743923X16000684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning from comparisons: Three alternatives are enough, two are not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (5), pp.2907-2925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/16-AAP1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01630231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le vote par approbation révèle des préférences des électeurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (6), pp.1063-1076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr2.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106, pp.239 - 259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching consensus through approval bargaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pimienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104, pp.241-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01630037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes électoraux, qualité de la représentation : qu’apporte la science économique à la science politique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strategic voting in multi-winner elections with approval balloting: a theory for large electorates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.018.0153⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp.559-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-016-0983-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01393956v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question du vote. Expérimentations en laboratoire et In Situ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+                <w:t xml:space="preserve">Addressing Europe’s democratic deficit: An experimental evaluation of the pan-European district proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Harfst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona N. Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1039875ar⟩</w:t>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), pp.525-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1465116516630151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01136390v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of `sour grapes’ behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Systèmes électoraux, qualité de la représentation : qu’apporte la science économique à la science politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homo Oeconomicus: Journal of Behavioral and Institutional Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41412-016-0001-8⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/1 (18), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.018.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518280v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La question du vote. Expérimentations en laboratoire et In Situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilge Ozturk Goktuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00191-016-0444-x⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1-2), 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039875ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01310250v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01136390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic voting in multi-winner elections with approval balloting: a theory for large electorates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of `sour grapes’ behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-016-0983-y⟩</w:t>
+              <w:t xml:space="preserve">Homo Oeconomicus: Journal of Behavioral and Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.57-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41412-016-0001-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518277v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Europe’s democratic deficit: An experimental evaluation of the pan-European district proposal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Ozturk Goktuna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1465116516630151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.381-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00191-016-0444-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518283v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EuroVotePlus experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona N. Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Harfst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (4), pp.601-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1465116515580180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizens’ preferences about voting rules: self-interest, ideology, and sincerity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 164 (3), pp.423-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11127-015-0287-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bargaining through Approval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60, pp.63-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EuroVotePlus experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Harfst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (4), pp.601-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1465116515580180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stubborn learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (1), pp.51-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11238-014-9450-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To vote or to abstain? An experimental test of rational calculus in first past the post and PR elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Héroux-Legault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electoral Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.39-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electstud.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01113071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote par approbation, vote par note. Une réponse au commentaire d’Allisson et Brisset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Who's Favored by Evaluative Voting? An Experiment Conducted During the 2012 French Presidential Election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.653.0687⟩</w:t>
+              <w:t xml:space="preserve">Electoral Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.131-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electstud.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01113091v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who's Favored by Evaluative Voting? An Experiment Conducted During the 2012 French Presidential Election</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vote par approbation, vote par note. Une réponse au commentaire d’Allisson et Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electoral Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electstud.2013.11.003⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (3), pp.687-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.653.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803024v2</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting out mechanical and psychological effects in candidate elections: An appraisal with experimental data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preference Intensity Representation : Strategic Overstating in Large Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Political Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007123412000579⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.0176-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-013-0728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186514v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote par approbation, vote par note</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+                <w:t xml:space="preserve">Sorting out mechanical and psychological effects in candidate elections: An appraisal with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.642.0006⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.937 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007123412000579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755635v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Apportionment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vote par approbation, vote par note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Political Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.642.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321784v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incentive-compatible Condorcet jury theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal Apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Koriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Treibich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörgen W. Weibull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (3), pp.584-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04302528v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Intensity Representation : Strategic Overstating in Large Elections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An incentive-compatible Condorcet jury theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörgen W. Weibull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-013-0728-0⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 115 (n° 1), pp.84-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9442.2012.01734.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917099v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why not proportional?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (2), pp.90-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Vote Choice in One-round and Two-round Elections: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Research Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (3), pp.637-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1065912909358583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic, Sincere, and Heuristics Voting under Four Election Rules: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Staeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (3), pp.435 - 472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal comparisons of utility in bargaining: evidence from a transcontinental ultimatum game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67 (4), pp 341-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11238-009-9135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leader rule: a model of strategic approval voting in a large electorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (1), pp.113-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0951629808097286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A live experiment on approval voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.97-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10683-006-9149-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (3), pp.278 - 286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reinforcement learning process in extensive form games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Game Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (2), pp.219-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s001820400194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754083v1</w:t>
-              </w:r>
-[...627 lines deleted...]
-                <w:t xml:space="preserve">hal-02080360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14099,51 +14099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lippmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14178,51 +14178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEPREMAP, 51, 140 p., 2019, Collection du CEPREMAP, 978-2-7288-0633-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14240,77 +14240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Economic Design: The Continuing Development of a Field as Envisioned by Its Researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Remzi Sanver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William S. Zwicker. Springer, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14328,90 +14328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Economic Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Remzi Sanver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Zwicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14429,77 +14429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 333 p., 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14558,90 +14558,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportionnelle : le retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terra Nova. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14743,51 +14743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14809,103 +14809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du mode de scrutin sur les résultats de l'élection présidentielle de 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14923,77 +14923,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal Comparisons of Utility in Bargaining : Evidence from a Transcontinental Ultimatum Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp. 341-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15043,51 +15043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation politique comme délégation directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15274,51 +15274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152172v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dierks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Alger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guntermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arel-Bundock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dassonneville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02173504v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785306v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lachat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Treibich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Pilet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heroux-Legault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516277v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Grimmett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Pukelsheim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Ramirez Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Rose" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397403v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Sanver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00121741v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Weibull" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Sinopoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bogomolnaia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Balinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05333-8_2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mpub.9946117" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171569v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Umbhauer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.765.0839" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.70014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.651.0109" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962599v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.serev.2023.100017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harfst" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Golder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2023.2189257" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulombe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01426-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09516298221081811" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926997v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamlin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2021.102057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-022-09793-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2020.102262" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chater" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03498370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remzi Sanver" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2021.105261" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325820v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v13i2.501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095074v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820954631" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anderson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Daoust" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592719002391" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2018.10.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0571-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Skowron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629818775518" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2016.8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2017.09.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044716ar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518271v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona N. Golder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Stephenson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stephenson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Van der Straeten" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743923X16000684" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laslier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1271" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420369v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0084" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.10.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pimienta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.04.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.018.0153" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136390v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039875ar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41412-016-0001-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturk Goktuna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0444-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-0983-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518283v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116516630151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116515580180" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310218v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-015-0287-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310229v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9450-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime H&#233;roux-Legault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2014.07.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0687" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803024v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2013.11.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755635v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321784v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen W. Weibull" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2012.01734.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ2RJNJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0728-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.10.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79XVH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629808097286" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZS2H8ZF4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-006-9149-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9PD97Q3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754083v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001820400194" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0GGBJ4F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183352v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Freeman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peters" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736252.3742568" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254085v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pech" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861658v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/33" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352016v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080360v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875322v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489653v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zwicker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388615v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007083v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941754v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Freeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736252.3742568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remzi Sanver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152172v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dierks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Alger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guntermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arel-Bundock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dassonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02173504v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785306v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lachat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Treibich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Pilet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heroux-Legault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516277v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Grimmett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Pukelsheim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Ramirez Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Rose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397403v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Sanver" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00121741v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Weibull" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Sinopoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bogomolnaia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Balinski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05333-8_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mpub.9946117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Umbhauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.765.0839" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.70014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102505" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.651.0109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harfst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Golder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2023.2189257" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962599v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.serev.2023.100017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102602" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01426-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09516298221081811" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926997v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamlin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2021.102057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-022-09793-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03498370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2021.105261" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2020.102262" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chater" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297830v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anderson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Daoust" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592719002391" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325820v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v13i2.501" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095074v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820954631" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2018.10.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0571-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087610v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Skowron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629818775518" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087635v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2016.8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2017.09.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763010v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044716ar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona N. Golder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Stephenson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stephenson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Van der Straeten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743923X16000684" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laslier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1271" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420369v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0084" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.10.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pimienta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.04.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-0983-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518283v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116516630151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.018.0153" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136390v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039875ar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518280v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41412-016-0001-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturk Goktuna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0444-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245549v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116515580180" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310218v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-015-0287-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9450-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime H&#233;roux-Legault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2014.07.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803024v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2013.11.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0687" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0728-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755635v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321784v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302528v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen W. Weibull" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2012.01734.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ2RJNJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321786v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.10.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79XVH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363218v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629808097286" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZS2H8ZF4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-006-9149-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9PD97Q3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754083v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001820400194" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0GGBJ4F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875322v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489653v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zwicker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388615v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007083v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941754v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>