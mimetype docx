--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -695,51 +695,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (58)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1271,1018 +1271,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03227354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does universalization ethics justify participation in large elections?</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Who Are the Citizens of the French Convention for Climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Douenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569673v1</w:t>
+                <w:t xml:space="preserve">halshs-03265053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Are the Citizens of the French Convention for Climate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convention Citoyenne pour le Climat : Les citoyens de la Convention comparés à des échantillons représentatifs de la population française. Note de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Fabre</w:t>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-03265053v1</w:t>
+                <w:t xml:space="preserve">halshs-02919695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention Citoyenne pour le Climat : Les citoyens de la Convention comparés à des échantillons représentatifs de la population française. Note de travail</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+                <w:t xml:space="preserve">Party Preference Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guntermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arel-Bundock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02919695v1</w:t>
+                <w:t xml:space="preserve">halshs-02946659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Party Preference Representation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Kantians drive others to extinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Dassonneville</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-02946659v1</w:t>
+                <w:t xml:space="preserve">halshs-02652020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Kantians drive others to extinction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02652020v1</w:t>
+                <w:t xml:space="preserve">halshs-03031118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election — The data of the In Situ Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03031118v1</w:t>
+                <w:t xml:space="preserve">hal-03223803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election — The data of the In Situ Experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Remzi Sanver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Durand</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03223803v1</w:t>
+                <w:t xml:space="preserve">halshs-02173504v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Remzi Sanver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-02173504v3</w:t>
+                <w:t xml:space="preserve">halshs-02379941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter Autrement 2017 for the French Presidential Election</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">Decision Under Psychological Pressure: The Shooter's Anxiety at the Penalty Kick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Duhautois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02379941v1</w:t>
+                <w:t xml:space="preserve">halshs-01785306v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Under Psychological Pressure: The Shooter's Anxiety at the Penalty Kick</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voter Autrement 2017 - Online Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01785306v2</w:t>
+                <w:t xml:space="preserve">hal-03223762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sincere voting, strategic voting A laboratory experiment using alternative proportional systems</w:t>
               </w:r>
@@ -2376,3263 +2406,3145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter Autrement 2017 - Online Experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The strange &amp;quot;Majority Judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223762v1</w:t>
+                <w:t xml:space="preserve">hal-01965227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange &amp;quot;Majority Judgment</w:t>
+                <w:t xml:space="preserve">L'étrange « Jugement Majoritaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965227v1</w:t>
+                <w:t xml:space="preserve">halshs-01545883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étrange « Jugement Majoritaire »</w:t>
+                <w:t xml:space="preserve">Pivots et Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01545883v1</w:t>
+                <w:t xml:space="preserve">hal-01360068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivots et Elections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Núñez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01360068v1</w:t>
+                <w:t xml:space="preserve">halshs-01287795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic Voting in Multi-Winner Elections with Approval Balloting: A Theory for Large Electorates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Macé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01287795v1</w:t>
+                <w:t xml:space="preserve">halshs-01304688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Voting in Multi-Winner Elections with Approval Balloting: A Theory for Large Electorates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic Voting under Committee Approval: An Application to the 2011 Regional Government Election in Zurich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01304688v1</w:t>
+                <w:t xml:space="preserve">halshs-01168743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Voting under Committee Approval: An Application to the 2011 Regional Government Election in Zurich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of “sour grapes&amp;quot; behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lachat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168743v1</w:t>
+                <w:t xml:space="preserve">halshs-01168670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of “sour grapes&amp;quot; behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01168670v1</w:t>
+                <w:t xml:space="preserve">halshs-01168722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bargaining through Approval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bol</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01168722v1</w:t>
+                <w:t xml:space="preserve">halshs-01168675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining through Approval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic Voting under Committee Approval: A Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01168675v1</w:t>
+                <w:t xml:space="preserve">halshs-01168767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Voting under Committee Approval: A Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compte-rendu de l'expérimentation des votes par approbation et par note lors des élections présidentielles françaises le 22 avril 2012 à Saint-­Étienne, Strasbourg et Louvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01168767v1</w:t>
+                <w:t xml:space="preserve">halshs-00713659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'expérimentation des votes par approbation et par note lors des élections présidentielles françaises le 22 avril 2012 à Saint-­Étienne, Strasbourg et Louvigny</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+                <w:t xml:space="preserve">Optimal Apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Koriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00713659v1</w:t>
+                <w:t xml:space="preserve">hal-00667852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Apportionment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">And the loser is... Plurality Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Treibich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00667852v1</w:t>
+                <w:t xml:space="preserve">hal-00609810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And the loser is... Plurality Voting</w:t>
+                <w:t xml:space="preserve">Why not proportional?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609810v1</w:t>
+                <w:t xml:space="preserve">hal-00625308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why not proportional?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To vote or to abstain? An experimental study or first past the poste and PR elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Heroux-Legault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625308v1</w:t>
+                <w:t xml:space="preserve">hal-00616823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To vote or to abstain? An experimental study or first past the poste and PR elections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+                <w:t xml:space="preserve">Overstating: A tale of two cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Heroux-Legault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00616823v1</w:t>
+                <w:t xml:space="preserve">hal-00516277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overstating: A tale of two cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Nunez</w:t>
+                <w:t xml:space="preserve">The allocation between the EU member states of the seats in the European Parliament Cambridge Compromise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Grimmett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Pukelsheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoriano Ramirez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516277v2</w:t>
+                <w:t xml:space="preserve">hal-00609946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The allocation between the EU member states of the seats in the European Parliament Cambridge Compromise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stubborn Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Rose</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00609946v1</w:t>
+                <w:t xml:space="preserve">hal-00609501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubborn Learning</w:t>
+                <w:t xml:space="preserve">A note on choosing the alternative with the best median evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Walliser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00609501v1</w:t>
+                <w:t xml:space="preserve">hal-00397403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on choosing the alternative with the best median evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The basic approval voting game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remzi Sanver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397403v2</w:t>
+                <w:t xml:space="preserve">hal-00445835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basic approval voting game</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lessons From In Situ Experiments during French Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remzi Sanver</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00445835v1</w:t>
+                <w:t xml:space="preserve">hal-00432397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons From In Situ Experiments during French Elections</w:t>
+                <w:t xml:space="preserve">In Silico Voting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432397v1</w:t>
+                <w:t xml:space="preserve">hal-00390376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Voting Experiments</w:t>
+                <w:t xml:space="preserve">Classical electoral competition under approval voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maniquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390376v1</w:t>
+                <w:t xml:space="preserve">hal-00426448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical electoral competition under approval voting</w:t>
+                <w:t xml:space="preserve">Committee decisions: Optimality and Equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörgen Weibull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maniquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00426448v1</w:t>
+                <w:t xml:space="preserve">halshs-00121741v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Committee decisions: Optimality and Equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sincere, strategic, and heuristic voting under four election rules: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörgen Weibull</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00121741v3</w:t>
+                <w:t xml:space="preserve">hal-00335046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sincere, strategic, and heuristic voting under four election rules: An experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Vote choice in one round and two round elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sauger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00335046v1</w:t>
+                <w:t xml:space="preserve">hal-00335060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote choice in one round and two round elections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00335060v1</w:t>
+                <w:t xml:space="preserve">hal-00243055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Blais</w:t>
+                <w:t xml:space="preserve">Interpersonal Comparisons of Utility in Bargaining: Evidence from a Transcontinental Ultimatum Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Laurent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00243055v1</w:t>
+                <w:t xml:space="preserve">halshs-00104668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal Comparisons of Utility in Bargaining: Evidence from a Transcontinental Ultimatum Game</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Ozturck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00104668v1</w:t>
+                <w:t xml:space="preserve">halshs-00121748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
+                <w:t xml:space="preserve">Strategic approval voting in a large electorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilge Ozturck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00121748v1</w:t>
+                <w:t xml:space="preserve">halshs-00121751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic approval voting in a large electorate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approval Voting: Three Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Sinopoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00121751v1</w:t>
+                <w:t xml:space="preserve">hal-00119323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approval Voting: Three Examples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic Approval Voting in a large electorate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhaskar Dutta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00119323v1</w:t>
+                <w:t xml:space="preserve">hal-00242909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Approval Voting in a large electorate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclidean preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bogomolnaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00242909v1</w:t>
+                <w:t xml:space="preserve">hal-00242941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean preferences</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpersonal comparisons of utility in bargaining : Evidence from a transcontinental Ultimatum Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bogomolnaia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00242941v1</w:t>
+                <w:t xml:space="preserve">hal-00242919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal comparisons of utility in bargaining : Evidence from a transcontinental Ultimatum Game</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Party objectives in the &amp;quot;Divide a dollar&amp;quot; electoral competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00242919v1</w:t>
+                <w:t xml:space="preserve">hal-00242987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Party objectives in the &amp;quot;Divide a dollar&amp;quot; electoral competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vote par assentiment : une expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel L. Balinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Laraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00242987v1</w:t>
+                <w:t xml:space="preserve">hal-00242959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vote par assentiment : une expérience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La &amp;quot;Nouvelle Economie Politique&amp;quot; : Analyse Economique du Vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rida Laraki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00242959v1</w:t>
+                <w:t xml:space="preserve">hal-00242989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Nouvelle Economie Politique&amp;quot; : Analyse Economique du Vote</w:t>
+                <w:t xml:space="preserve">Ambiguity in electoral competition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00242989v1</w:t>
+                <w:t xml:space="preserve">hal-00242944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity in electoral competition.</w:t>
+                <w:t xml:space="preserve">Election présidentielle : Une expérience pour un autre mode de scrutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5642,978 +5554,978 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Around the Issue of the “Carbon Tax”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+                <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliberative Democracy and Ecological Transition: The French Citizens’ Convention for Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.267-286, 2025, 9781836690061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388325.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05340254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Convention members' opinions on climate measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliberative Democracy and Ecological Transition: The French Citizens’ Convention for Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388325.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05340233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils et opinions des conventionnels comparés à la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Fabre</w:t>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+                <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Douenne</w:t>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE, 2024, Changements planétaires, décision, gouvernance, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opinions des conventionnels sur les mesures climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE editions, pp.171-197, 2024, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04804418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les citoyens de la Convention citoyenne pour le climat ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie délibérative et transition écologique. La Convention citoyenne pour le climat</w:t>
+              <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.137-170, 2024, 9781836120018</w:t>
+              <w:t xml:space="preserve">, 2024, Collections classiques, Encyclopédie SCIENCES, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459727v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
+                <w:t xml:space="preserve">Qui sont les citoyens de la Convention citoyenne pour le climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Douenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
+              <w:t xml:space="preserve">Démocratie délibérative et transition écologique. La Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-170, 2024, 9781836120018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04710500v1</w:t>
+                <w:t xml:space="preserve">hal-05459727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the Reaction of Citizens to New Voting Rules: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Digital Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-23, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05333-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02088107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Voting in Multiwinner Elections with Approval Balloting: An Application to the 2011 Regional Government Election in Zurich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura B. Stephenson; John H. Aldrich; André Blais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around th World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Michigan Press, pp.178-202, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02103123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sincere Voting, Strategic Voting A Laboratory Experiment Using Alternative Proportional Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6672,73 +6584,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura B. Stephenson; John H. Aldrich; André Blais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Many Faces of Strategic Voting: Tactical Behavior in Electoral Systems Around the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Michigan Press, pp.203-231, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02103111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sincere voting, strategic voting : A laboratory experiment using alternative proportional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6787,342 +6699,342 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Aldrich; André Blais; Laura B. Stephenson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Many Faces of Strategic Voting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 10, The University of Michigan Press, pp.203-231, 2018, 978-0-472-13102-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3998/mpub.9946117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Perceptions of Candidate Viability in Voting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-302, 2016, 9783319405711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blais, André and Laslier, Jean-François and Van Der Straeten, Karine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.303--321, 2016, 978-3-319-40571-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Behavior under Evaluative Voting. A comparison between laboratory and In Situ experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7171,393 +7083,393 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part IV, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 257-269, 2016, 978-3-319-40571-1 978-3-319-40573-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electoral System and Number of Candidates: Candidate Entry under Plurality and Majority Runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voting Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic voting in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang J. Luhan; Bernhard Kittel; Rebecca B. Morton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.95 - 111, 2012, 9780230300859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Umbhauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lesourne; André Orléan; Bernard Walliser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Microeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, IX/296 p., 2006, 3-540-28536-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7567,142 +7479,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des citoyens aux expérimentations sur les modes de scrutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 76 (5), pp.839-860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.765.0839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profit Versus Win Maximization in a League: A Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7719,1692 +7631,1692 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scottish Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+              <w:t xml:space="preserve">, 2025, 72 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sjpe.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05144129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives to plurality rule for single-winner elections: When do they make a difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2024.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04630321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter les voix&amp;quot; et optimiser la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65, pp.109-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/apd.651.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All (electoral) politics is local? Candidate's regional roots and vote choice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sona Golder</w:t>
+                <w:t xml:space="preserve">Economic analysis of the 12th man: should the fans be paid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elections, Public Opinion and Parties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17457289.2023.2189257⟩</w:t>
+              <w:t xml:space="preserve">Sports Economics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.serev.2023.100017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04155242v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03962599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of the 12th man: should the fans be paid?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Gayant</w:t>
+                <w:t xml:space="preserve">All (electoral) politics is local? Candidate's regional roots and vote choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Harfst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Economics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.serev.2023.100017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elections, Public Opinion and Parties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), pp.387-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17457289.2023.2189257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03962599v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04155242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing an electoral rule: Values and self-interest in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joep.2023.102602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04289567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universalization and altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-022-01426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo moralis goes to the voting booth: coordination and information aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingela Alger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (2), pp.280-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09516298221081811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazem Arab</w:t>
+                <w:t xml:space="preserve">Simon Baeckelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Voting Methods : 2016 US Presidential Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Igersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Hamlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2021.102057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Person Bargaining Mechanisms: A Laboratory Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (6), pp.1145-1177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10726-022-09793-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution to the two-person implementation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Remzi Sanver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jet.2021.105261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Preference Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Harfst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electoral Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electstud.2020.102262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03033239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixing match-fixing: Optimal schedules to promote competitiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Chater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 294 (2), pp.673-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messi, Ronaldo, and the Politics of Celebrity Elections: Voting for the Best Soccer Player in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Daoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (1), pp.91-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1537592719002391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Kantians Drive Others to Extinction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasmus Journal for Philosophy and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), pp.98-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23941/ejpe.v13i2.501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un avantage à commencer la séance de tirs au but au football ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9433,276 +9345,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Party preference representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Blais</w:t>
+                <w:t xml:space="preserve">Eric Guntermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guntermann</w:t>
+                <w:t xml:space="preserve">Vincent Arel-Bundock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1354068820954631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étrange « jugement majoritaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/7, pp.80-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision under psychological pressure: The shooter's anxiety at the penalty kick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arrondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9721,482 +9633,482 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70, pp.22-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joep.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2017 French presidential election: Were voters happy with their first-round vote?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (4), pp.439-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41253-018-0070-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed-utility theory of vote choice regret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176 (3-4), pp.461 - 478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11127-018-0571-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwinner approval rules as apportionment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Skowron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (3), pp.358-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0951629818775518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consequences of internationalization on research topics in economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (3), pp.349-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/eps.2016.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How voters use grade scales in evaluative voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10241,533 +10153,533 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55, pp. 14-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01618039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivots et Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (1-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1044716ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Votes for Women: Electoral Systems and Support for Female Candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona N. Golder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sona N. Golder</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura B. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), pp.107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Votes for Women: Electoral Systems and Support for Female Candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Stephenson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Van der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (01), pp.107-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743923X16000684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning from comparisons: Three alternatives are enough, two are not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (5), pp.2907-2925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/16-AAP1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01630231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le vote par approbation révèle des préférences des électeurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10812,704 +10724,691 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (6), pp.1063-1076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr2.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106, pp.239 - 259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching consensus through approval bargaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pimienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104, pp.241-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01630037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic voting in multi-winner elections with approval balloting: a theory for large electorates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (3), pp.559-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-016-0983-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Europe’s democratic deficit: An experimental evaluation of the pan-European district proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Harfst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona N. Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (4), pp.525-545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1465116516630151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes électoraux, qualité de la représentation : qu’apporte la science économique à la science politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016/1 (18), pp.153-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rce.018.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question du vote. Expérimentations en laboratoire et In Situ</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Ozturk Goktuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92 (1-2), 31 p. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.381-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039875ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00191-016-0444-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01136390v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic voting under the Alternative Vote: the efficiency of `sour grapes’ behavior</w:t>
               </w:r>
@@ -11567,831 +11466,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01518280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunist politicians and the evolution of electoral competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La question du vote. Expérimentations en laboratoire et In Situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Igersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilge Ozturk Goktuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00191-016-0444-x⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1-2), 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039875ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01310250v1</w:t>
+                <w:t xml:space="preserve">halshs-01136390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EuroVotePlus experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona N. Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Harfst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (4), pp.601-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1465116515580180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizens’ preferences about voting rules: self-interest, ideology, and sincerity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 164 (3), pp.423-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11127-015-0287-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bargaining through Approval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60, pp.63-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EuroVotePlus experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Harfst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (4), pp.601-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1465116515580180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stubborn learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (1), pp.51-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11238-014-9450-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To vote or to abstain? An experimental test of rational calculus in first past the post and PR elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Héroux-Legault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electoral Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.39-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electstud.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01113071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who's Favored by Evaluative Voting? An Experiment Conducted During the 2012 French Presidential Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12436,92 +12348,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electoral Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34, pp.131-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electstud.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote par approbation, vote par note. Une réponse au commentaire d’Allisson et Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12566,300 +12478,300 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (3), pp.687-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.653.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01113091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference Intensity Representation : Strategic Overstating in Large Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.0176-1714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-013-0728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting out mechanical and psychological effects in candidate elections: An appraisal with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (4), pp.937 - 944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007123412000579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote par approbation, vote par note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12904,1139 +12816,1139 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), pp.345-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.642.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Apportionment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Koriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 121 (3), pp.584-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An incentive-compatible Condorcet jury theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörgen W. Weibull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 115 (n° 1), pp.84-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9442.2012.01734.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9442.2012.01734.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why not proportional?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (2), pp.90-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2011.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2011.10.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Vote Choice in One-round and Two-round Elections: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Research Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (3), pp.637-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1065912909358583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic, Sincere, and Heuristics Voting under Four Election Rules: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Staeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (3), pp.435 - 472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal comparisons of utility in bargaining: evidence from a transcontinental ultimatum game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67 (4), pp 341-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11238-009-9135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leader rule: a model of strategic approval voting in a large electorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (1), pp.113-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0951629808097286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0951629808097286⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A live experiment on approval voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.97-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-006-9149-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10683-006-9149-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (3), pp.278 - 286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reinforcement learning process in extensive form games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Game Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (2), pp.219-227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001820400194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s001820400194⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14046,495 +13958,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner. Un enjeu essentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+                <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Breda</w:t>
+                <w:t xml:space="preserve">Fanny Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Henriet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Lippmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Jacob, 368 p., 2024, 978-2-415-00987-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEPREMAP, 51, 140 p., 2019, Collection du CEPREMAP, 978-2-7288-0633-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02875322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Future of Economic Design: The Continuing Development of a Field as Envisioned by Its Researchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Future of Economic Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Remzi Sanver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Zwicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">William S. Zwicker. Springer, 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02489653v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Future of Economic Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Zwicker</w:t>
+                <w:t xml:space="preserve">The Future of Economic Design: The Continuing Development of a Field as Envisioned by Its Researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Remzi Sanver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">William S. Zwicker. Springer, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517300v1</w:t>
+                <w:t xml:space="preserve">halshs-02489653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 333 p., 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14544,51 +14456,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportionnelle : le retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14623,51 +14535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terra Nova. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14677,169 +14589,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Référendum d’Initiative Citoyenne Délibératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Blondiaux</w:t>
+                <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
+                <w:t xml:space="preserve">Marine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fleury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du mode de scrutin sur les résultats de l'élection présidentielle de 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14887,139 +14799,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal Comparisons of Utility in Bargaining : Evidence from a Transcontinental Ultimatum Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Boarini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp. 341-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15029,105 +14941,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation politique comme délégation directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15274,51 +15186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Freeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736252.3742568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remzi Sanver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152172v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dierks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Alger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guntermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arel-Bundock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dassonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02173504v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785306v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lachat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Treibich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Pilet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heroux-Legault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516277v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Grimmett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Pukelsheim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Ramirez Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Rose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397403v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Sanver" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00121741v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Weibull" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Sinopoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bogomolnaia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Balinski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05333-8_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mpub.9946117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Umbhauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.765.0839" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.70014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102505" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.651.0109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harfst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Golder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2023.2189257" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962599v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.serev.2023.100017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102602" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01426-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09516298221081811" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926997v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamlin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2021.102057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-022-09793-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03498370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2021.105261" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2020.102262" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chater" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297830v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anderson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Daoust" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592719002391" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325820v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v13i2.501" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095074v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820954631" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2018.10.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0571-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087610v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Skowron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629818775518" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087635v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2016.8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2017.09.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763010v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044716ar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona N. Golder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Stephenson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stephenson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Van der Straeten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743923X16000684" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laslier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1271" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420369v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0084" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.10.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pimienta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.04.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-0983-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518283v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116516630151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.018.0153" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136390v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039875ar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518280v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41412-016-0001-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturk Goktuna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0444-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245549v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116515580180" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310218v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-015-0287-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9450-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime H&#233;roux-Legault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2014.07.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803024v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2013.11.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0687" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0728-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755635v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321784v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302528v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen W. Weibull" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2012.01734.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ2RJNJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321786v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.10.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79XVH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363218v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629808097286" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZS2H8ZF4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-006-9149-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9PD97Q3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754083v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001820400194" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0GGBJ4F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875322v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489653v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517300v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zwicker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388615v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007083v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941754v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Freeman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736252.3742568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remzi Sanver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Igersheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152172v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dierks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Alger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guntermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arel-Bundock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dassonneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02173504v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785306v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lachat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Treibich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Pilet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heroux-Legault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516277v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Grimmett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Pukelsheim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Ramirez Gonzalez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Rose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397403v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Sanver" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00121741v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Weibull" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Boarini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Sinopoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Dutta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bogomolnaia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Balinski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05333-8_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103111v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mpub.9946117" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Umbhauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.765.0839" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.70014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102505" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.651.0109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962599v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.serev.2023.100017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155242v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harfst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Golder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2023.2189257" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coulombe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Pilet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102602" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-022-01426-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09516298221081811" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926997v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hamlin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2021.102057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-022-09793-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03498370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2021.105261" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2020.102262" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chater" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Anderson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Daoust" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592719002391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325820v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v13i2.501" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820954631" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885422v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2018.10.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885418v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0571-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087610v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brill" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Skowron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629818775518" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2016.8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2017.09.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763010v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044716ar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518271v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona N. Golder" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Stephenson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Stephenson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Van der Straeten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743923X16000684" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laslier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1271" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420369v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0084" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.10.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pimienta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.04.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518277v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-016-0983-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518283v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116516630151" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.018.0153" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310250v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Ozturk Goktuna" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-016-0444-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518280v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41412-016-0001-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136390v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039875ar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245549v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116515580180" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poinas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-015-0287-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9450-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113071v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime H&#233;roux-Legault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2014.07.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803024v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2013.11.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113091v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.653.0687" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0728-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321784v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen W. Weibull" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2012.01734.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ2RJNJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321786v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.10.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79XVH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451566v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9135-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629808097286" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZS2H8ZF4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363212v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-006-9149-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9PD97Q3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754083v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001820400194" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0GGBJ4F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875322v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517300v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zwicker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388615v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254124v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007083v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435110v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941754v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>