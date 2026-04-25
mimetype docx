--- v0 (2026-03-31)
+++ v1 (2026-04-25)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3076-0364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">069783047</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,4810 +173,4810 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liban, une démographie sous contrainte géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Abi Habib Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 776, pp.4-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popav.776.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05470934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venezuela en crisis demográfica: repercusiones en toda América</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-François Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population&amp;Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 775, pp.17-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popav.775.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05482484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Venezuela en déroute démographique. Des répercussions sur toute l'Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-François Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 775 (5), pp.17-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popav.775.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05374383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la résistance à l’épuisement : 50 ans de conflits (1975-2025) ont-ils eu raison de la « résilience » démographique libanaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Abi Habib Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15gzv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05451201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En 50 ans, le littoral français a gagné plus de logements que d’habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 102-2, pp.175-193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15n43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05499481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Afrique sub-saharienne, moteur de la croissance démographique mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hors-série 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15m0g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05491282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux en France : un dynamisme démographique porté par les seniors</w:t>
+                <w:t xml:space="preserve">Union européenne : plus de personnes seules, moins de familles. Quelle géographie ? Quels facteurs explicatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gil Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parant Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 51 (51 - 4), pp.3-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lap.051.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popav.767.0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04527608v1</w:t>
+                <w:t xml:space="preserve">hal-04651121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union européenne : plus de personnes seules, moins de familles. Quelle géographie ? Quels facteurs explicatifs ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les littoraux en France : un dynamisme démographique porté par les seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parant Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population et avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 767 (2), pp.4-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.767.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lap.051.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04651121v1</w:t>
+                <w:t xml:space="preserve">hal-04527608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et petits États insulaires : des perspectives démographiques sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 770 (5), pp.4-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.770.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04808672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Populations insulaires aujourd’hui : des populations comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Populations insulaires, 2 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13ekn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04972530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atout géopolitique pour la Russie : la dynamique de sa population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Analyses de Population &amp; Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 40 (3), pp.1-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lap.040.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03717780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downgrading among higher education graduates in Italy and France: exploring regional differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigaciones Geográficas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77, pp.139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14198/INGEO.18421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03609041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre de 1914-1918 : un cataclysme démographique. Effets immédiats et conséquences à long terme de la guerre de 1914-1918 sur la démographie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Crises, dynamiques démographiques et peuplement, 2022/2-3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.13244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population de la France va-t-elle diminuer ? Le rôle de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 760 (5), pp.4-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.760.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03869082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la Russie, l’union des populations de Pologne et d’Ukraine peut-elle peser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 759 (4), pp.17-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.759.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basculement démographique en Méditerranée : le Sud devenu la première puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parant Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 753, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.753.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03260063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La popolazione del Mediterraneo all’orizzonte del 2050: le previsioni sollevano molti interrogativi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neodemos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Logements et espaces de résidence contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3, http://journals.openedition.org/eps/9566</w:t>
+              <w:t xml:space="preserve">, 2020, 3, https://journals.openedition.org/eps/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031075v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logements et espaces de résidence contemporains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3, https://journals.openedition.org/eps/</w:t>
+              <w:t xml:space="preserve">, 2020, 3, http://journals.openedition.org/eps/9566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031090v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien logement-population à l’échelle locale. II – Caractéristiques des logements et composition par âge des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020/1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.10207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02896708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien logement-population à l’échelle locale. I – Le « rendement démographique » des logements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Décroître pour rebondir : le déclassement des villes moyennes, une opportunité pour repenser la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dimensions territoriales et vulnérabilités, 5, https://journals.openedition.org/popvuln/1003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.9511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02551234v1</w:t>
+                <w:t xml:space="preserve">hal-02064799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décroître pour rebondir : le déclassement des villes moyennes, une opportunité pour repenser la ville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Le lien logement-population à l’échelle locale. I – Le « rendement démographique » des logements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populations vulnérables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.9511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064799v1</w:t>
+                <w:t xml:space="preserve">halshs-02551234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces ruraux et espaces urbains : deux mondes différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 741 (1), pp.4-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.741.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il n’y a déjà plus de titis à Paris, mais reste-t-il encore des gones à Lyon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°54 (2), pp.201-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.054.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recompositions géopolitiques et évolution de la mortalité dans les pays de l’ancien Empire Austro-Hongrois depuis 1920</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Le logement, variable centrale de l’exercice de prospective démographique à l’échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018/1-2, </w:t>
+              <w:t xml:space="preserve">Revue Quetelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.7484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/rqj2018.06.01.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02551224v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02551195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement, variable centrale de l’exercice de prospective démographique à l’échelle locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Recompositions géopolitiques et évolution de la mortalité dans les pays de l’ancien Empire Austro-Hongrois depuis 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Rychtaříková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Quetelet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/rqj2018.06.01.01⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.7484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02551195v1</w:t>
+                <w:t xml:space="preserve">halshs-02551224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la mortalité en Europe du 19e siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vandeschrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2017/3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.7314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales et spatiales de mortalité dans les pays occidentaux. Les exemples de la France et de la Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vandeschrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018/1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.7800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie des résidences secondaires : une autre lecture des disparités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 732 (2), pp.4-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.732.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation et vote FN : une relation de cause à effet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens-Dessous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.37-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.017.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et dynamique démographique. Le développement durable : impératif ou illusion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 727 (2), pp.4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.727.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inégalité économique des territoires. Les écarts continuent de se creuser.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 722 (2), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popav.722.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage, terreau du vote Front national ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 723 (3), pp.4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.723.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répartition géographique des retraités : les six France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Les villes moyennes françaises : une catégorisation à l'épreuve des dynamiques sociodémographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de démographie locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, LES VILLES MOYENNES, n° 5/Année 2012, pp.159-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popav.716.0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02550994v1</w:t>
+                <w:t xml:space="preserve">halshs-02551177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes moyennes françaises : une catégorisation à l'épreuve des dynamiques sociodémographiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">La répartition géographique des retraités : les six France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de démographie locale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population et avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 716 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.716.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02551177v1</w:t>
+                <w:t xml:space="preserve">halshs-02550994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus de diplômés, plus d'inégalités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 718 (3), pp.4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.718.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élections européennes 2014 en France : le décryptage géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 719 (4), pp.4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.719.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mesure du nombre annuel de nouveaux actifs étrangers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Breem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013/3, pp.39-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.5530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence des cadres et distribution résidentielle des actifs dans les principales villes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013/3, pp.135-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.5583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et territoire. L'effet très inégal des constructions sur la croissance démographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 711 (1), pp.4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.711.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02550958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques du logement et de la population entre 1999 et 2006 : des disparités territoriales très fortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de démographie locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°4/Année 2011, pp.17 - 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixité sociale entre mythe et réalité : Paris, Lyon, Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 713 (3), pp.4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.713.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02550982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La population des lotissements : de la cour d'école au club du 3e âge ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Les villes moyennes en perdition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 710 (5), pp.15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 706 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.706.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popav.710.0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535847v1</w:t>
+                <w:t xml:space="preserve">hal-02535842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes moyennes en perdition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">La population des lotissements : de la cour d'école au club du 3e âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 706 (1), pp.4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 710 (5), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popav.710.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popav.706.0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535842v1</w:t>
+                <w:t xml:space="preserve">hal-02535847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perspectives scolaires au niveau infra- communal : le recours incontournable aux sources administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de démographie locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n°3/Année 2010, pp.205 - 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution sociodémographique des villes moyennes de 1968 à 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011/3, pp.557-576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien logements-population à l’échelle d’une ville. Une interaction évidente, une corrélation nulle : Villeurbanne 1968/99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de démographie locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°2/Année 2009, pp. 159-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mobilité scolaire aux migrations résidentielles des enfants. Une approche à partir de données administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de démographie locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n°1/année 2008, pp.179 - 203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02551124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrées d’étrangers sur le marché du travail français (1990-2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (1), pp.7-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi des jeunes s'engagent-ils aujourd'hui dans les armées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (4), pp.713. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.444.0713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement, et après ? Les attentes professionnelles des militaires du rang à l’épreuve de la réalité militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, N°11 (1), pp.37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm1.011.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redevenir civil : un changement d'identité qui ne va pas de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, N°9 (1), pp.97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm1.009.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement de la population active étrangère en France de 1990 à 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (2), pp.101-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.2001.1780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes, leurs attentes professionnelles et l'engagement dans les armées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, N°7 (1), pp.151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm1.007.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrées annuelles d'étrangers sur le marché de l'emploi français (1990-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 13 (2), pp.7-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.1997.1547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4965,674 +4986,674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un continent à l’autre : un tour d’horizon géo-démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Piédanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série 2, Les populations du monde, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15m0n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05492356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 93 (1), pp.9-16, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.093.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04953039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits et populations. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15gzo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05451233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Vieillir loin des métropoles (Vol. I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 92 (1), pp.9-17, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.092.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04808333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises, dynamiques démographiques et peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Kotzamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022/2-3, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.13389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers de démographie locale 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de démographie locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2014, Les Villes moyennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers de démographie locale 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de démographie locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2010, Démographie urbaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03979064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5642,91 +5663,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier pour l'Habilitation à Diriger des Recherches. De la démographie locale à la géographie du peuplement. Volume 2 : mémoire original. Renouvellement de l'habitat et prospective géo-démographique à l'échelle d'un SCoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Démographie. Université Paris 1 - Panthéon-Sorbonne, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04972536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5736,482 +5757,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 22. Le logement : réponse ou contrainte au peuplement selon les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.437-456, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.dumon.2022.01.0437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03748443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La popolazione del Mediterraneo all'orizzonte del 2050: le previsioni sollevano molti interrogativi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Associazione Neodemos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-demografia 2021 – 19 scritti per meglio comprendere il mondo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-25, 2022, 978-88-32003-07-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03940063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13. Mixité sociale et armature urbaine : l’impossible équation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.245-264, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.dumon.2022.01.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03748462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion démographique d'une mesure des inégalités territoriales d'accès des diplômés de l'enseignement supérieur aux emplois de cadres en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ernesto Toma; Francesco D. d’Ovidio; Vittorio Nicolardi; Alessio Pollice; Nunziata Ribecco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metodi et analisi statistiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Università degli studi di Bari Aldo Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-88, 2019, 978-88-6629-055-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes écologiques et conséquences démographiques de l'économie maraîchère en milieu rural sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent AUCLAIR; Patrick GUBRY; Michel PICOUËT; Frédéric SANDRON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régulations démographiques et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD/CEPED/LPE, pp.197-207, 2001, Les études du CEPED, 2-87762-128-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6221,201 +6242,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations et crises en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FrancoAngeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305, 2021, 978-8835114994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique démographique de l'arrondissement de Béthune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Néothèque, 264 p., 2011, Dynamique des populations locales, Alfred Dittgen, 978-2-35525-070-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6425,298 +6446,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances et perspectives démographiques en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03091276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances et perspectives démographiques en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Anastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Karkanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03091262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique démographique de la population du territoire du SCOT de l'Artois à l'horizon 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03978992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6784,51 +6805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8031CD8A"/>
+    <w:nsid w:val="2A01F935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7015,51 +7036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-leger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-0364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05470934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Abi Habib Khoury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.776.0004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.775.0017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n43" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15m0g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.767.0004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parant Alain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.051.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.770.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ekn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.040.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/INGEO.18421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.760.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.759.0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.753.0004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03031075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois L&#233;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03031090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10207" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9511" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.741.0004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Rychta&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2018.06.01.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sanderson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandeschrick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7314" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7800" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.732.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.017.0037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.727.0004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.722.0004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.723.0004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.716.0004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.718.0004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.719.0004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5530" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5583" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.711.0004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.713.0004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.710.0015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.706.0004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raulot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.444.0713" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.011.0037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.009.0097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2001.1780" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535743v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.007.0151" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1547" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pi&#233;danna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15m0n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.093.0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015613v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Kotzamanis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13389" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04972536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2022.01.0437" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2022.01.0245" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pace" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniba.it/ateneo/editoria-stampa-e-media/linea-editoriale/fuori-collana/mas2019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553136v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/638" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Anastasiou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karkanis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-leger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-0364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069783047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05470934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Abi Habib Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.776.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.775.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n43" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15m0g" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parant Alain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.051.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.767.0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.770.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ekn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.040.0001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/INGEO.18421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13244" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.760.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.759.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.753.0004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03031090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois L&#233;ger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03031075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10207" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9511" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.741.0004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2018.06.01.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Rychta&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7484" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sanderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandeschrick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7314" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7800" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.732.0004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.017.0037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.727.0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.722.0004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.723.0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.716.0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.718.0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.719.0004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5530" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5583" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.711.0004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.713.0004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.706.0004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.710.0015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raulot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.261" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.444.0713" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.011.0037" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.009.0097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2001.1780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.007.0151" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1547" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pi&#233;danna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15m0n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.093.0009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Kotzamanis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13389" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04972536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2022.01.0437" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2022.01.0245" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pace" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniba.it/ateneo/editoria-stampa-e-media/linea-editoriale/fuori-collana/mas2019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/638" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Anastasiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karkanis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>