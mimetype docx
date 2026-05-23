--- v1 (2026-04-25)
+++ v2 (2026-05-23)
@@ -1849,51 +1849,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logements et espaces de résidence contemporains</w:t>
+                <w:t xml:space="preserve">Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
@@ -1902,93 +1902,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3, https://journals.openedition.org/eps/</w:t>
+              <w:t xml:space="preserve">, 2020, 3, http://journals.openedition.org/eps/9566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031090v1</w:t>
+                <w:t xml:space="preserve">hal-03031075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito</w:t>
+                <w:t xml:space="preserve">Logements et espaces de résidence contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
@@ -1997,69 +1997,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3, http://journals.openedition.org/eps/9566</w:t>
+              <w:t xml:space="preserve">, 2020, 3, https://journals.openedition.org/eps/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031075v1</w:t>
+                <w:t xml:space="preserve">hal-03031090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien logement-population à l’échelle locale. II – Caractéristiques des logements et composition par âge des populations</w:t>
               </w:r>
@@ -6805,51 +6805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A01F935"/>
+    <w:nsid w:val="20CA7563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7036,51 +7036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-leger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-0364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069783047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05470934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Abi Habib Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.776.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.775.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n43" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15m0g" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parant Alain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.051.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.767.0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.770.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ekn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.040.0001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/INGEO.18421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13244" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.760.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.759.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.753.0004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03031090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois L&#233;ger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03031075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10207" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9511" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.741.0004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2018.06.01.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Rychta&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7484" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sanderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandeschrick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7314" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7800" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.732.0004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.017.0037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.727.0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.722.0004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.723.0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.716.0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.718.0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.719.0004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5530" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5583" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.711.0004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.713.0004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.706.0004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.710.0015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raulot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.261" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.444.0713" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.011.0037" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.009.0097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2001.1780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.007.0151" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1547" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pi&#233;danna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15m0n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.093.0009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Kotzamanis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13389" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04972536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2022.01.0437" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2022.01.0245" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pace" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniba.it/ateneo/editoria-stampa-e-media/linea-editoriale/fuori-collana/mas2019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/638" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Anastasiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karkanis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-leger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-0364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069783047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05470934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Abi Habib Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.776.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.775.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n43" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15m0g" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parant Alain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.051.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.767.0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.770.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ekn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lap.040.0001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/INGEO.18421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13244" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.760.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.759.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.753.0004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03031075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois L&#233;ger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03031090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10207" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9511" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.741.0004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.054.0201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2018.06.01.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Rychta&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7484" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sanderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandeschrick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7314" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7800" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.732.0004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.017.0037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.727.0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.722.0004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.723.0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.716.0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.718.0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.719.0004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5530" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5583" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.711.0004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.713.0004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.706.0004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.710.0015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raulot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.261" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.444.0713" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.011.0037" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.009.0097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2001.1780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm1.007.0151" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1547" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pi&#233;danna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15m0n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04953039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.093.0009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Kotzamanis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13389" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04972536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2022.01.0437" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03748462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dumon.2022.01.0245" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pace" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniba.it/ateneo/editoria-stampa-e-media/linea-editoriale/fuori-collana/mas2019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/638" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Anastasiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karkanis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>