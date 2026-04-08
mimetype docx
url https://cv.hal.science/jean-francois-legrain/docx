--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1345,191 +1345,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamas according to Hamas. A reading of its Document of General Principles</w:t>
+                <w:t xml:space="preserve">Fidā'ī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of Political Islam</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Encyclopaedia of Islam Three</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koninklijke Brill NV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-19, 2020, Encyclopaedia of Islam Three, 978-90-04-41348-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089470v1</w:t>
+                <w:t xml:space="preserve">hal-01590374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidā'ī</w:t>
+                <w:t xml:space="preserve">Hamas according to Hamas. A reading of its Document of General Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shahram Akbarzadeh. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Islam Three</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Routledge Handbook of Political Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 79-90, 2020, 78-1-138-35389-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429425165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590374v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rap de Gaza ou le difficile retour en Palestine (2003-2013)</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr/guides/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429425165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brillonline.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr/guides/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429425165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brillonline.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>