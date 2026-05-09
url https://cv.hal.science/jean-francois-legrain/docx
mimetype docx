--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -499,234 +499,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00119761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de Khalil Shikaki, Old Guard, Young Guard : the Palestinian Authority and the Peace Process at Cross Roads</w:t>
+                <w:t xml:space="preserve">Les Phalanges des martyrs d'Al-Aqsa en mal de leadership national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb-Machrek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 175 - printemps 2003, pp.130-134</w:t>
+              <w:t xml:space="preserve">, 2003, 176 - été 2003, pp.11-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00121402v1</w:t>
+                <w:t xml:space="preserve">halshs-00121408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En attendant la Palestine</w:t>
+                <w:t xml:space="preserve">A propos de Khalil Shikaki, Old Guard, Young Guard : the Palestinian Authority and the Peace Process at Cross Roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb-Machrek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 176 - été 2003, pp.5-92</w:t>
+              <w:t xml:space="preserve">, 2003, 175 - printemps 2003, pp.130-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00121406v1</w:t>
+                <w:t xml:space="preserve">halshs-00121402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Phalanges des martyrs d'Al-Aqsa en mal de leadership national</w:t>
+                <w:t xml:space="preserve">En attendant la Palestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb-Machrek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 176 - été 2003, pp.11-34</w:t>
+              <w:t xml:space="preserve">, 2003, 176 - été 2003, pp.5-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00121408v1</w:t>
+                <w:t xml:space="preserve">halshs-00121406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fantôme d'Arafat</w:t>
               </w:r>
@@ -1345,191 +1345,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidā'ī</w:t>
+                <w:t xml:space="preserve">Hamas according to Hamas. A reading of its Document of General Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shahram Akbarzadeh. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Islam Three</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Routledge Handbook of Political Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 79-90, 2020, 78-1-138-35389-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429425165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590374v1</w:t>
+                <w:t xml:space="preserve">hal-03089470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamas according to Hamas. A reading of its Document of General Principles</w:t>
+                <w:t xml:space="preserve">Fidā'ī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of Political Islam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopaedia of Islam Three</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koninklijke Brill NV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-19, 2020, Encyclopaedia of Islam Three, 978-90-04-41348-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429425165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089470v1</w:t>
+                <w:t xml:space="preserve">hal-01590374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rap de Gaza ou le difficile retour en Palestine (2003-2013)</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr/guides/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429425165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brillonline.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr/guides/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://referenceworks.brillonline.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429425165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brillonline.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>