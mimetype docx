--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -632,801 +632,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The expensive son hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94, pp.20-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183755v1</w:t>
+                <w:t xml:space="preserve">hal-04829167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antler size decreases with increasing age: evidence of reproductive senescence in male Fallow Deer (Dama dama )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna David</w:t>
+                <w:t xml:space="preserve">Sterilization and contraception increase lifespan across vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Garratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Lagisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Staerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Neyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jmammal/gyae154⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 649 (8099), pp.1264-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09836-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916803v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection drives sex difference in adult life expectancy across mammals and birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Staerk</w:t>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia A Conde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">András Liker</w:t>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ady8433⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293852v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expensive son hypothesis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sexual selection drives sex difference in adult life expectancy across mammals and birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Staerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia A Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Liker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14207⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ady8433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829167v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterilization and contraception increase lifespan across vertebrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antler size decreases with increasing age: evidence of reproductive senescence in male Fallow Deer (Dama dama )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Lagisz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Staerk</w:t>
+                <w:t xml:space="preserve">Solène Cambreling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Neyt</w:t>
+                <w:t xml:space="preserve">Adam Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Stout</w:t>
+                <w:t xml:space="preserve">Anna David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 649 (8099), pp.1264-1272. </w:t>
+              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09836-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jmammal/gyae154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489269v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
+                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Teoli</w:t>
+                <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183750v1</w:t>
+                <w:t xml:space="preserve">hal-05183755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological surveillance against cancer across mammals</w:t>
               </w:r>
@@ -1957,64 +1957,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Clock Analysis of Sex Chromosome Aneuploidies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,485 +2072,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body mass change over winter is consistently sex-specific across roe deer (Capreolus capreolus) populations</w:t>
+                <w:t xml:space="preserve">Social interactions throughout life impair longevity and age-specific mating success in male parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A J Mark Hewison</w:t>
+                <w:t xml:space="preserve">Blandine Charrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège C Bonnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Kjellander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mermet-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100503⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-024-03506-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732541v1</w:t>
+                <w:t xml:space="preserve">hal-04668711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches and methods to study wildlife cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuul Sepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.14144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social interactions throughout life impair longevity and age-specific mating success in male parasitoids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body mass change over winter is consistently sex-specific across roe deer (Capreolus capreolus) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Allainé</w:t>
+                <w:t xml:space="preserve">A J Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège C Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Kjellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Mermet-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78, pp.90. </w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-024-03506-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668711v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemolysis overestimates plasma oxidative stress biomarkers in free-ranging roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,291 +2608,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for evolutionary genetic and physiological theories of aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+                <w:t xml:space="preserve">Early-life glucocorticoids accelerate lymphocyte count senescence in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas D Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Moorad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei A Maklakov</w:t>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel H Nussey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002513⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 357, pp.114595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2024.114595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481116v1</w:t>
+                <w:t xml:space="preserve">hal-04696261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life glucocorticoids accelerate lymphocyte count senescence in roe deer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
+                <w:t xml:space="preserve">A unified framework for evolutionary genetic and physiological theories of aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+                <w:t xml:space="preserve">Jacob Moorad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Cheynel</w:t>
+                <w:t xml:space="preserve">Alexei A Maklakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Debias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel H Nussey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 357, pp.114595. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.e3002513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2024.114595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696261v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging at night under artificial light: impacts on senescence and lifetime reproductive success for a diurnal insect</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Rodriguez-Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3253,429 +3253,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in adult lifespan and aging rate across mammals: A test of the ‘Mother Curse hypothesis’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age and spatio-temporal variations in food resources modulate stress-immunity relationships in three populations of wild roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cayuela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">Marine Hollain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ronget</w:t>
+                <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 212, pp.111799. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330, pp.114141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2023.111799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077310v1</w:t>
+                <w:t xml:space="preserve">hal-03857877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and spatio-temporal variations in food resources modulate stress-immunity relationships in three populations of wild roe deer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Glucocorticoids negatively relate to body mass on the short‐term in a free‐ranging ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas D Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Hollain</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+                <w:t xml:space="preserve">Jeanne Duhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114141⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857877v1</w:t>
+                <w:t xml:space="preserve">hal-04154267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids negatively relate to body mass on the short‐term in a free‐ranging ungulate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas D Lalande</w:t>
+                <w:t xml:space="preserve">Sex differences in adult lifespan and aging rate across mammals: A test of the ‘Mother Curse hypothesis’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Duhayer</w:t>
+                <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.111799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2023.111799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154267v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable rate of ageing within species: insights from Darwin’s frogs</w:t>
               </w:r>
@@ -3880,511 +3880,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of antibody level against Lyme disease bacteria in roe deer: tale of a sentinel?</w:t>
+                <w:t xml:space="preserve">DNA methylation networks underlying mammalian traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Ollivier</w:t>
+                <w:t xml:space="preserve">Amin Haghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Choquet</w:t>
+                <w:t xml:space="preserve">Caesar Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gamble</w:t>
+                <w:t xml:space="preserve">Todd Robeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Combes</w:t>
+                <w:t xml:space="preserve">Ake Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10414⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (6658), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq5693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187987v1</w:t>
+                <w:t xml:space="preserve">hal-04187844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation networks underlying mammalian traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deleterious effects of thermal and water stresses on life history and physiology: a case study on woodlouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Haghani</w:t>
+                <w:t xml:space="preserve">Angèle Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caesar Li</w:t>
+                <w:t xml:space="preserve">Théo Moulignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd Robeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ake Lu</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq5693⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187844v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of thermal and water stresses on life history and physiology: a case study on woodlouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of antibody level against Lyme disease bacteria in roe deer: tale of a sentinel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Branger</w:t>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Moulignier</w:t>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+                <w:t xml:space="preserve">Benoit Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e7. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.e10414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972285v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4824,51 +4824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natal environmental conditions modulate senescence of antler length in roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Cambreling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1139235. </w:t>
@@ -5010,51 +5010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 601 (7892), pp.263-267. </w:t>
@@ -5177,740 +5177,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory recruitment allows amphibian population persistence in anthropogenic habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+                <w:t xml:space="preserve">Telomeres as a sentinel of population decline in the context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Monod-Broca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 119 (38), pp.e2206805119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2206805119⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 119 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2211349119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775841v1</w:t>
+                <w:t xml:space="preserve">hal-03755125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomeres as a sentinel of population decline in the context of global warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensatory recruitment allows amphibian population persistence in anthropogenic habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Monod-Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gilson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Gippet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 119 (35), </w:t>
+              <w:t xml:space="preserve">, 2022, 119 (38), pp.e2206805119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2211349119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2206805119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755125v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomeres, the loop tying cancer to organismal life‐histories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA methylation as a tool to explore ageing in wild roe deer populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
+                <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nynke Raven</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dujon</w:t>
+                <w:t xml:space="preserve">Corinne Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16488⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 22 (3), pp.1002-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849682v1</w:t>
+                <w:t xml:space="preserve">hal-03452973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation as a tool to explore ageing in wild roe deer populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Telomeres, the loop tying cancer to organismal life‐histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nynke Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
+                <w:t xml:space="preserve">Marcel Klaassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Régis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Antoine Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 22 (3), pp.1002-1015. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (23), pp.6273-6285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03452973v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse aging rates in ectothermic tetrapods provide insights for the evolution of aging and longevity</w:t>
+                <w:t xml:space="preserve">Decline in telomere length with increasing age across nonhuman vertebrates: A meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Reinke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+                <w:t xml:space="preserve">Florentin Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredric J. Janzen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Hannah Froy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 376 (6600), pp.1459-1466. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (23), pp.5917-5932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abm0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703901v1</w:t>
+                <w:t xml:space="preserve">hal-03866117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex‐related differences in aging rate are associated with sex chromosome system in amphibians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Martínez‐solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5955,377 +5955,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline in telomere length with increasing age across nonhuman vertebrates: A meta‐analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer Susceptibility as a Cost of Reproduction and Contributor to Life History Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Remot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Ronget</w:t>
+                <w:t xml:space="preserve">Justine Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Froy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
+                <w:t xml:space="preserve">Sophie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Boddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16145⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.861103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.861103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866117v1</w:t>
+                <w:t xml:space="preserve">hal-03663551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Susceptibility as a Cost of Reproduction and Contributor to Life History Evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse aging rates in ectothermic tetrapods provide insights for the evolution of aging and longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tissot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+                <w:t xml:space="preserve">Beth Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Boddy</w:t>
+                <w:t xml:space="preserve">Fredric J. Janzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.861103. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6600), pp.1459-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.861103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abm0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663551v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal effects shape offspring physiological condition but do not senesce in a wild mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (4), pp.661-670. </w:t>
@@ -6357,295 +6357,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term telomere dynamics is associated with glucocorticoid levels in wild populations of roe deer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of large males is associated with female‐skewed adult sex ratios in amniotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Liker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Bókony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivett Pipoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hannah Froy</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 252, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (7), pp.1636-1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.110836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.14273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060315v1</w:t>
+                <w:t xml:space="preserve">hal-03291976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of large males is associated with female‐skewed adult sex ratios in amniotes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term telomere dynamics is associated with glucocorticoid levels in wild populations of roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Froy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75 (7), pp.1636-1649. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 252, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.14273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.110836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291976v1</w:t>
+                <w:t xml:space="preserve">hal-03060315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much energetic trade‐offs limit selection? Insights from livestock and related laboratory model species</w:t>
               </w:r>
@@ -6683,51 +6683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (12), pp.2726-2749. </w:t>
@@ -6759,810 +6759,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conditions predict intraspecific variation in senescence rate in frogs and toads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+                <w:t xml:space="preserve">Is degree of sociality associated with reproductive senescence? A comparative analysis across birds and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor I Vágási</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Mccaffery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Frétey</w:t>
+                <w:t xml:space="preserve">Péter Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2112235118⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (1823), pp.20190744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475341v1</w:t>
+                <w:t xml:space="preserve">hal-03264768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is degree of sociality associated with reproductive senescence? A comparative analysis across birds and mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conditions predict intraspecific variation in senescence rate in frogs and toads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Muths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csongor I Vágási</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+                <w:t xml:space="preserve">Rebecca Mccaffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Pap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Ronget</w:t>
+                <w:t xml:space="preserve">Thierry Frétey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376 (1823), pp.20190744. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (49), pp.e2112235118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2112235118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264768v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Depeux</w:t>
+                <w:t xml:space="preserve">Population position along the fast–slow life‐history continuum predicts intraspecific variation in actuarial senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+                <w:t xml:space="preserve">Eric Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Laverre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julian Pichenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33, pp.1256-1264. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (4), pp.1069-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060301v1</w:t>
+                <w:t xml:space="preserve">hal-03060293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative view of senescence in nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Going beyond Lifespan in Comparative Biology of Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Garratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34, pp.4 - 16. </w:t>
+              <w:t xml:space="preserve">Advances in Geriatric Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20900/agmr20200011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060288v1</w:t>
+                <w:t xml:space="preserve">hal-03060284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population position along the fast–slow life‐history continuum predicts intraspecific variation in actuarial senescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+                <w:t xml:space="preserve">Reproductive senescence and parental effects in an indeterminate grower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonnaire</w:t>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Pichenot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiffany Laverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (4), pp.1069-1079. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.1256-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060293v1</w:t>
+                <w:t xml:space="preserve">hal-03060301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond Lifespan in Comparative Biology of Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative view of senescence in nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geriatric Medicine and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.4 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20900/agmr20200011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060284v1</w:t>
+                <w:t xml:space="preserve">hal-03060288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Diversity of the Form of Age-Specific Changes in Adult Mortality from Captive Mammalian Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7622,64 +7622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco‐evolutionary perspectives of the dynamic relationships linking senescence and cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7743,90 +7743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No sex differences in adult telomere length across vertebrates: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Froy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8020,51 +8020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison E Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8115,51 +8115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the ontogenetic allometry of horn length in bovids along a body mass continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,51 +8262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female reproductive senescence across mammals: A high diversity of patterns modulated by life history and mating traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8353,51 +8353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Equids Live longer than Grazing Bovids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8500,77 +8500,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in adult lifespan and aging rates of mortality across wild mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8621,51 +8621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchrony of actuarial and reproductive senescence: a lesson from an indeterminate grower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8745,325 +8745,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crustacean Armadillidium vulgare (Latreille, 1804) (Isopoda: Oniscoidea), a new promising model for the study of cellular senescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lack of consensus on an aging biology paradigm? A global survey reveals an agreement to disagree, and the need for an interdisciplinary framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Alan Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Becking</w:t>
+                <w:t xml:space="preserve">Brian Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">Ulrich Anglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bronikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Deelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruaa004⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.111316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2020.111316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060295v1</w:t>
+                <w:t xml:space="preserve">hal-03060302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conundrum of human immune system “senescence”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bronikowski</w:t>
+                <w:t xml:space="preserve">The crustacean Armadillidium vulgare (Latreille, 1804) (Isopoda: Oniscoidea), a new promising model for the study of cellular senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen C. Cunnane</w:t>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Ferrucci</w:t>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Franceschif</w:t>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 192, pp.111357. </w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.194-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2020.111357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruaa004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060310v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogens Shape Sex Differences in Mammalian Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9147,922 +9147,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of consensus on an aging biology paradigm? A global survey reveals an agreement to disagree, and the need for an interdisciplinary framework</w:t>
+                <w:t xml:space="preserve">The conundrum of human immune system “senescence”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Cohen</w:t>
+                <w:t xml:space="preserve">Graham Pawelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bronikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Kennedy</w:t>
+                <w:t xml:space="preserve">Stephen C. Cunnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Anglas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bronikowski</w:t>
+                <w:t xml:space="preserve">Luigi Ferrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Deelen</w:t>
+                <w:t xml:space="preserve">Claudio Franceschif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 191, pp.111316. </w:t>
+              <w:t xml:space="preserve">, 2020, 192, pp.111357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2020.111316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2020.111357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060302v1</w:t>
+                <w:t xml:space="preserve">hal-03060310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does grandparental care select for a longer lifespan in non-human mammals?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow life-history strategies are associated with negligible actuarial senescence in western Palaearctic salamanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Péron</w:t>
+                <w:t xml:space="preserve">Kurtuluş Olgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgane Tidière</w:t>
+                <w:t xml:space="preserve">Claudio Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazan Üzüm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz078⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1909), pp.20191498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309792v1</w:t>
+                <w:t xml:space="preserve">hal-02390014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of generation time approximations for extinction risk assessments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Ronget</w:t>
+                <w:t xml:space="preserve">An aging phenotype in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13368⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365 (6459), pp.1244-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay9493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329898v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Can postfertile life stages evolve as an anticancer mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4310-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (12), pp.e3000565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390013v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can postfertile life stages evolve as an anticancer mechanism?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
+                <w:t xml:space="preserve">Does grandparental care select for a longer lifespan in non-human mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000565⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445900v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow life-history strategies are associated with negligible actuarial senescence in western Palaearctic salamanders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Peyronel</w:t>
+                <w:t xml:space="preserve">Performance of generation time approximations for extinction risk assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Staerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1909), pp.20191498. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (6), pp.1436-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390014v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aging phenotype in the wild</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 365 (6459), pp.1244-1245. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (1), pp.55-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aay9493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4310-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316707v1</w:t>
+                <w:t xml:space="preserve">hal-02390013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old females rarely mate with old males in roe deer, &amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -10100,51 +10100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petter Kjellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 128 (3), pp.515-525. </w:t>
@@ -10182,64 +10182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neutrophil to lymphocyte ratio indexes individual variation in the behavioural stress response of wild roe deer across fluctuating environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10450,90 +10450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in actuarial senescence does not reflect life span variation across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10574,308 +10574,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling allometry: statistical and biological considerations – a reply to Packard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bourgoin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Pélabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Linking organismal functions, life history strategies and population performance, 87 (4), pp.921-932. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (3), pp.664-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391690v1</w:t>
+                <w:t xml:space="preserve">hal-02390006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling allometry: statistical and biological considerations – a reply to Packard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pélabon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 125 (3), pp.664-671. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Linking organismal functions, life history strategies and population performance, 87 (4), pp.921-932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390006v1</w:t>
+                <w:t xml:space="preserve">hal-02391690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal reproductive senescence shapes the fitness consequences of the parental age difference in ruffed lemurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10991,51 +10991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11095,90 +11095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes and consequences of variation in offspring body mass: meta-analyses in birds and mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Coulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Garratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11357,291 +11357,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunosenescence patterns differ between populations but not between sexes in a long-lived mammal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary allometry reveals a shift in selection pressure on male horn size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pélabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13686-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (10), pp.1826-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225790v1</w:t>
+                <w:t xml:space="preserve">hal-03327924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary allometry reveals a shift in selection pressure on male horn size</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immunosenescence patterns differ between populations but not between sexes in a long-lived mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (10), pp.1826-1835. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13686-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327924v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Williams' legacy: A critical reappraisal of his nine predictions about the evolution of senescence</w:t>
               </w:r>
@@ -11712,321 +11712,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent associations between telomere length and environmental conditions in roe deer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cost of growing large: costs of post-weaning growth on body mass senescence in a wild mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachael V Wilbourn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hannah Froy</w:t>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christina Mcmanus</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2017.0434⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (9), pp.1329-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.04421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225789v1</w:t>
+                <w:t xml:space="preserve">hal-02049674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost of growing large: costs of post-weaning growth on body mass senescence in a wild mammal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-dependent associations between telomere length and environmental conditions in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pellerin</w:t>
+                <w:t xml:space="preserve">Rachael V Wilbourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Froy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jacob</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christina Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 126 (9), pp.1329-1338. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (9), pp.20170434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.04421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2017.0434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049674v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High reproductive effort is associated with decreasing mortality late in life in captive ruffed lemurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12112,64 +12112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Evo-Demo’ Implications of Condition-Dependent Mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Garratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12314,278 +12314,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analyses of longevity and senescence reveal variable survival benefits of living in zoos across mammals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vérane Berger</w:t>
+                <w:t xml:space="preserve">Allometric scaling of the elevation of maternal energy intake during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis W. H. Muller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wendy M. Rauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep36361⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12983-016-0164-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049899v1</w:t>
+                <w:t xml:space="preserve">hal-01595317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric scaling of the elevation of maternal energy intake during lactation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wendy M. Rauw</w:t>
+                <w:t xml:space="preserve">Comparative analyses of longevity and senescence reveal variable survival benefits of living in zoos across mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dennis W. H. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bingaman Lackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), 12 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12983-016-0164-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep36361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595317v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement évolutionniste en médecine</w:t>
               </w:r>
@@ -12803,851 +12803,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term repeatability of docility in the roe deer: sex and age matter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does tooth wear influence ageing? A comparative study across large herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631313v1</w:t>
+                <w:t xml:space="preserve">hal-01320805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do animals optimize the size-number trade-off when aging? Insights from reproductive senescence patterns in marmots</w:t>
+                <w:t xml:space="preserve">Early and adult social environments have independent effects on individual fitness in a social vertebrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1813), pp.20151167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.1167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044940v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+                <w:t xml:space="preserve">How do animals optimize the size-number trade-off when aging? Insights from reproductive senescence patterns in marmots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.46-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919940v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High juvenile mortality is associated with sex-specific adult survival and lifespan in wild roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garratt</w:t>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (6), pp.759-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2014.11.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does tooth wear influence ageing? A comparative study across large herbivores</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vanpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2015.09.008⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (3), pp.631-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-014-3139-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01320805v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and adult social environments have independent effects on individual fitness in a social vertebrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Berger</w:t>
+                <w:t xml:space="preserve">Short- and long-term repeatability of docility in the roe deer: sex and age matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrika Alm Bergvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.1167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02044942v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sexual selection shape sex differences in longevity and senescence patterns across vertebrates? A review and new insights from captive ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13763,64 +13763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gamelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13910,51 +13910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pélabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13995,408 +13995,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life expenditure in sexual competition is associated with increased reproductive senescence in male red deer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+                <w:t xml:space="preserve">Do age-specific survival patterns of wild boar fit current evolutionary theories of senescence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Focardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0792⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (12), pp.3636-3643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046819v1</w:t>
+                <w:t xml:space="preserve">hal-03515114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female Promiscuity and Maternally Dependent Offspring Growth Rates in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (4), pp.1207-1215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evo.12333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do age-specific survival patterns of wild boar fit current evolutionary theories of senescence?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early life expenditure in sexual competition is associated with increased reproductive senescence in male red deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Pemberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+                <w:t xml:space="preserve">T. H. Clutton-Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Focardi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. H. Nussey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (12), pp.3636-3643. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281, pp.20140792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.12519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515114v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test of the metabolic theory of ecology with two longevity data sets reveals no common cause of scaling in biological times</w:t>
               </w:r>
@@ -14471,2317 +14471,2329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Males do not senesce faster in large herbivores with highly seasonal rut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Tidière</w:t>
+                <w:t xml:space="preserve">The allometry between secondary sexual traits and body size is nonlinear among cervids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vanpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60, pp.167-172. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.20130869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2014.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2013.0869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045529v1</w:t>
+                <w:t xml:space="preserve">hal-02046820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The allometry between secondary sexual traits and body size is nonlinear among cervids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Floriane Plard</w:t>
+                <w:t xml:space="preserve">Males do not senesce faster in large herbivores with highly seasonal rut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis W. H. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bingaman Lackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (3), pp.20130869. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.167-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2013.0869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046820v1</w:t>
+                <w:t xml:space="preserve">hal-02045529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do pre- and post-copulatory sexually selected traits covary in large herbivores?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrandiz-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bc. López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-14-79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haematological parameters do senesce in the wild: evidence from different populations of a long-lived mammal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Warnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (12), pp.2745-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.12535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senescence in natural populations of animals: Widespread evidence and its implications for bio-gerontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dh. Nussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Froy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sn. Austad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.214--25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyandry Has No Detectable Mortality Cost in Female Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.e66670. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing free-ranging and captive populations reveals intra-specific variation in aging rates in large herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lb. Lackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dw. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48, pp.162--7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of the eutherian placenta is associated with changes in the pace of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rc. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.7760-7765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1305018110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male survival patterns do not depend on male allocation to sexual competition in large herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, pp.421--428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ars179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm competition roles and ejaculate investment in a promiscuous mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa. Ramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Hurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stockley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25, pp.1216--25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02511.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of deformed shell effects on the mass asymmetry in nuclear fission of mercury isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Panebianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (6), pp.064601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.064601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct evolutionary strategies of human leucocyte antigen loci in pathogen-rich environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sanchez-Mazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Currat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 367, pp.830--9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2011.0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genital morphology linked to social status in the bank vole (Myodes glareolus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa. Ramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stockley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66, pp.97--105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00265-011-1257-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbreeding avoidance behaviour of male bank voles in relation to social status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa. Ramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Hurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stockley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.453--457. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digit ratio (2D:4D) predicts facial, but not voice or body odour, attractiveness in men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Leongómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Craig Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278 (1724), pp.3551-3557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2011.0544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social cues of sperm competition influence accessory reproductive gland size in a promiscuous mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa. Ramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Hurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stockley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278, pp.1171-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2010.1828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-assortative pairing in Gammarus pulex (Crustacea: Amphipoda): a test of the prudent choice hypothesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79 (4), pp.911-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm depletion, male mating behaviour and reproductive ‘time-out' in Gammarus pulex (Crustacea, Amphipoda).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77, pp.49-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm competition and brain size evolution in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven A Ramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Stockley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (11), pp.2215-2221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01837.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16791,91 +16803,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Klinefelter, rôle du chromosome Y dans l’espérance de vie humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16884,316 +16896,316 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de la Société Française d'Endocrinologie (SFE Marseille 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Marseille, France. pp.194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2020.07.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune senescence in two populations of a wild mammal, the roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting ECOFECT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunosenescence patterns in two populations of a long-lived mammal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe Immuno-écologie du Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REID, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17203,323 +17215,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ANS DE SUIVI DE LA POPULATION DE CHEVREUILS 1975-2025 - Territoire d’Etude et d’Expérimentation de Trois-Fontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Coucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB/LBBE/ONF. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biodemography of Ageing and Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 1, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009007245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SAGE Encyclopedia of Lifespan Human Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAGE Publications, Inc., 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781506307633.n296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17529,873 +17541,873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Differences in Lifespan, Ageing and Health in the Living World</w:t>
+                <w:t xml:space="preserve">Perspectives in Comparative Biology of Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biodemography of Ageing and Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.162-189, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009007245.010⟩</w:t>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.117-137, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009007245.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805024v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eternal Youth of Ageing Research</w:t>
+                <w:t xml:space="preserve">Sex Differences in Lifespan, Ageing and Health in the Living World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biodemography of Ageing and Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.1-11, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009007245.002⟩</w:t>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.162-189, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009007245.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804983v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives in Comparative Biology of Ageing</w:t>
+                <w:t xml:space="preserve">The Eternal Youth of Ageing Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pavard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biodemography of Ageing and Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.117-137, 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.1-11, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009007245.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009007245.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04804992v1</w:t>
+                <w:t xml:space="preserve">hal-04804983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying comparative methods to different databases: lessons from demographic analyses across mammal species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Salguero-Gomez (ed.), Marlène Gamelon (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demographic Methods across the Tree of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2021, 9780198838609. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198838609.003.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senescence in the Wild: Theory and Physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-801238-3.11393-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-Offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-801238-3.11443-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senescence in Mammalian Life History Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Garratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard P. Shefferson; Owen R. Jones; Roberto Salguero-Gómez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Evolution of Senescence in the Tree of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.126-155, 2017, 978-1-139-93986-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781139939867.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Histories, Axes of Variation in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18404,105 +18416,105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Kliman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Academic Press, pp.312-323, 2016, 978-0-12-800049-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18512,51 +18524,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y chromosome makes fruit flies die younger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18568,70 +18580,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.100105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18641,629 +18653,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No baby boom of social mammals in European zoos resulting from COVID-19 lockdowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Colchero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of transposable elements to sex gap in longevity in Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mermet-Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Rodriguez-Rada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is degree of sociality associated with reproductive senescence? A comparative analysis across birds and mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor I. Vágási</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter L. Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic clock and DNA methylation studies of roe deer in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crustacean Armadillidium vulgare, a new promising model for the study of cellular senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Depeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId605"/>
+      <w:footerReference w:type="default" r:id="rId606"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19410,51 +19422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;li Kodjo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Asselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Capp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2026.123554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Invernizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04916803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cambreling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyae154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Staerk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Conde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Liker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8433" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garratt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lagisz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Neyt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09836-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Minias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corthay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65286-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Capp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambreling Sol&#232;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronget Victor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remot Florentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Jean&#8208;michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Jean&#8208;fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivett Pipoly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika B&#243;kony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Sz&#233;kely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70243" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100503" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03506-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Moorad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A Maklakov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Nussey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002513" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114595" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412609121" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731792" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04077310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2023.111799" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932147v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Azat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blac119" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1349845" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ollivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10414" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Haghani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Robeck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Lu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5693" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217728v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeanjean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0940" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208091v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Lu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haghani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Robeck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Zoller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00462-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1139235" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Conde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04224-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0219" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03775841v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monod-Broca" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206805119" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2211349119" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Raven" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madsen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klaassen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dujon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16488" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13533" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703901v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Reinke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric J. Janzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm0151" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul L&#233;na" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez&#8208;solano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14410" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03866117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Remot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16145" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tissot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Boddy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.861103" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291976v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14273" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03483243v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13320" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Muths" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mccaffery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112235118" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pap" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0744" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13506" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060293v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnaire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pichenot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13172" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/agmr20200011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12090354" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02442711v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Jennings" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13394" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03453347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200548" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060263v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ramm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13593" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064964v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63650" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060290v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6181" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03453115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111377" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060300v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bingaman Lackey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-019-09483-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060294v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911999117" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060309v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rugiero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capula" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Luiselli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa127" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060310v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Pawelec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bronikowski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Cunnane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ferrucci" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschif" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111357" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060299v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Badruna" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.05.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kennedy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Anglas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Deelen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111316" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309792v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz078" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329898v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13368" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02445900v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000565" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390014v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurtulu&#351; Olgun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Angelini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazan &#220;z&#252;m" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyronel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1498" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316707v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay9493" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen&#160;r. Jones" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Hodgson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Zajitschek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13195" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309811v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000432" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390006v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly141" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309944v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thevenot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Deligiannopoulou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylisa Whipple" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1479" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891757v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699513" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389956v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12329" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965036v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-018-0181-y" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13686-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327924v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;labon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13142" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264014v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13379" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225789v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael V Wilbourn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christina Mcmanus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0434" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049674v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04421" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943803v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22677" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264012v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.09.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327921v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12328" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049899v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W. H. Muller" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36361" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Rauw" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0164-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053637v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc. P&#233;rino" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.35" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016390v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allain&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyw028" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631313v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Alm Bergvall" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67V4JWG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044940v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gaillard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044777v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garratt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Lemaitre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capron" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.11.071" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320805v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2015.09.008" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ3MJXHL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044942v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allaine" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1167" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515097v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W H M&#252;ller" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12801" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025593v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamelon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0209" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025594v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0144" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046819v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pemberton" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Clutton-Brock" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Nussey" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0792" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046816v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Brooks" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12333" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046818v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwh. M&#252;ller" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clauss" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045529v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.11.003" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046820v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0869" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071536v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandiz-Rovira" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc. L&#243;pez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-79" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l J&#233;go" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Warnant" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12535" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282694v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh. Nussey" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Froy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sn. Austad" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.07.004" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281862v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066670" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281572v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lb. Lackey" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw. Muller" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2012.12.004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401802v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc. Brooks" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305018110" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281863v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars179" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa. Ramm" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hurst" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stockley" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02511.x" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119386v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panebianco" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sida" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Goutte" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dubray" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.064601" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278580v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Currat" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0312" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289802v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jennings" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-011-1257-4" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K8QS3ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289804v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.11.017" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWMN5RGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264779v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Leong&#243;mez" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craig Roberts" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0544" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297651v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1828" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467448v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.01.002" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ3KH38-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348247v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.028" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDMNQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264781v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Ramm" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barton" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stockley" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01837.x" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629831v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883554v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05604926v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Coucy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Doreau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804972v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264790v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781506307633.n296" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805024v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.010" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804983v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.002" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804992v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.008" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379749v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0018" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264776v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.11393-5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264785v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.11443-6" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099450v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139939867.007" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099457v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908713v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100105" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363296v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065002v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L. Pap" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065004v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390032v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;li Kodjo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Asselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Capp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2026.123554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Invernizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garratt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lagisz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Staerk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Neyt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09836-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Conde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Liker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady8433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04916803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cambreling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyae154" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Minias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corthay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65286-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Capp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambreling Sol&#232;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronget Victor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remot Florentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Jean&#8208;michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Jean&#8208;fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivett Pipoly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika B&#243;kony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Sz&#233;kely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70243" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03506-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04695424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuul Sepp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100503" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114595" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Moorad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A Maklakov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Nussey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002513" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412609121" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731792" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04077310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2023.111799" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932147v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Azat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blac119" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1349845" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Haghani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caesar Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Robeck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5693" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972285v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Depeux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulignier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.228" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ollivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10414" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217728v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jeanjean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0940" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208091v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Lu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haghani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Robeck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Zoller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-023-00462-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1139235" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Conde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04224-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0219" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2211349119" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03775841v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monod-Broca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206805119" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13533" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849682v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Raven" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Madsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klaassen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dujon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16488" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03866117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Remot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16145" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul L&#233;na" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez&#8208;solano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14410" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tissot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Boddy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.861103" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Reinke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric J. Janzen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm0151" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13768" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14273" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03483243v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13320" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264768v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pap" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0744" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Muths" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mccaffery" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112235118" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pichenot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13172" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060284v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/agmr20200011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13667" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13506" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12090354" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02442711v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Jennings" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13394" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03453347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200548" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060263v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ramm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13593" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064964v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63650" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060290v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6181" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03453115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111377" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060300v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bingaman Lackey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-019-09483-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060294v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911999117" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060309v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rugiero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capula" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Luiselli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa127" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060302v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kennedy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Anglas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bronikowski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Deelen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111316" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060295v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruaa004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060299v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Badruna" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.05.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060310v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Pawelec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Cunnane" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ferrucci" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschif" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111357" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390014v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurtulu&#351; Olgun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Angelini" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazan &#220;z&#252;m" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyronel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1498" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316707v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay9493" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02445900v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000565" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309792v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz078" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329898v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13368" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen&#160;r. Jones" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Hodgson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Zajitschek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13195" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309811v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000432" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390006v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly141" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309944v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thevenot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Deligiannopoulou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylisa Whipple" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1479" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891757v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699513" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389956v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12329" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965036v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-018-0181-y" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327924v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidi&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;labon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13142" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225790v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13686-5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264014v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13379" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049674v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04421" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225789v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael V Wilbourn" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christina Mcmanus" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0434" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943803v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22677" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264012v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.09.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327921v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12328" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595317v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Rauw" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0164-y" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049899v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W. H. Muller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36361" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053637v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc. P&#233;rino" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.35" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016390v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allain&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyw028" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2015.09.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ3MJXHL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044942v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allaine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gaillard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1167" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044940v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044777v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garratt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Lemaitre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.11.071" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631313v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Alm Bergvall" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.003" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67V4JWG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515097v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W H M&#252;ller" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12801" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025593v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamelon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0209" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025594v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0144" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046816v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Brooks" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12333" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046819v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pemberton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Clutton-Brock" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Nussey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0792" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046818v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwh. M&#252;ller" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clauss" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046820v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0869" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045529v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.11.003" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70ZST01B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071536v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandiz-Rovira" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc. L&#243;pez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-79" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140487v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l J&#233;go" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Warnant" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12535" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282694v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh. Nussey" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Froy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sn. Austad" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.07.004" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281862v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066670" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281572v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lb. Lackey" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw. Muller" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2012.12.004" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401802v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rc. Brooks" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305018110" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281863v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars179" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289803v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa. Ramm" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hurst" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stockley" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02511.x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119386v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panebianco" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sida" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Goutte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dubray" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.064601" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278580v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Currat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0312" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289802v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jennings" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-011-1257-4" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1K8QS3ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289804v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.11.017" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWMN5RGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264779v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Leong&#243;mez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Craig Roberts" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0544" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297651v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1828" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467448v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franceschi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.01.002" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ3KH38-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348247v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.028" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDMNQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264781v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Ramm" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barton" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stockley" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01837.x" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629831v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883554v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05604926v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Coucy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Doreau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804972v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264790v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781506307633.n296" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804992v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.008" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805024v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.010" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804983v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009007245.002" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379749v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0018" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264776v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.11393-5" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264785v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.11443-6" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099450v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139939867.007" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099457v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908713v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100105" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363296v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065002v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor I. V&#225;g&#225;si" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter L. Pap" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065004v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390032v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>