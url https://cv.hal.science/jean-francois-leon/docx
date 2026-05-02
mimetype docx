--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -2367,265 +2367,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Aerosol Optical Depth and Altitude for Key Aerosol Types over Southern West Africa via CALIPSO/CALIOP Observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adou F Niamien</w:t>
+                <w:t xml:space="preserve">Quantifying particulate matter optical properties and flow rate in industrial stack plumes from the PRISMA hyperspectral imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Calassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos15040396⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.57 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-57-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604500v1</w:t>
+                <w:t xml:space="preserve">hal-04424356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying particulate matter optical properties and flow rate in industrial stack plumes from the PRISMA hyperspectral imager</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+                <w:t xml:space="preserve">Variability of Aerosol Optical Depth and Altitude for Key Aerosol Types over Southern West Africa via CALIPSO/CALIOP Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adou F Niamien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellin Adon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.57 - 71. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-17-57-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos15040396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424356v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barking up the Right Tree: Using Tree Bark to Track Airborne Particles in School Environment and Link Science to Society</w:t>
               </w:r>
@@ -2739,265 +2739,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5 Magnetic Properties in Relation to Urban Combustion Sources in Southern West Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aruã da Silva Leite</w:t>
+                <w:t xml:space="preserve">Industrial Plume Properties Retrieved by Optimal Estimation Using Combined Hyperspectral and Sentinel-2 Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Calassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12040496⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13101865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207750v1</w:t>
+                <w:t xml:space="preserve">hal-03365011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Plume Properties Retrieved by Optimal Estimation Using Combined Hyperspectral and Sentinel-2 Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+                <w:t xml:space="preserve">PM2.5 Magnetic Properties in Relation to Urban Combustion Sources in Southern West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruã da Silva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ivan Ferreira Da Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.1865. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13101865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos12040496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365011v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PM 2.5 surface concentrations in southern West African urban areas based on sun photometer and satellite observations</w:t>
               </w:r>
@@ -3143,51 +3143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Dawaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,365 +3245,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol plumes characterization by hyperspectral images coupled with sentinel-2 products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
+                <w:t xml:space="preserve">Urban-Scale NO2 Prediction with Sensors Aboard Bicycles: A Comparison of Statistical Methods Using Synthetic Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b3-2020-791-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11091014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185745v1</w:t>
+                <w:t xml:space="preserve">hal-02998998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi Linear Regression Model to Derive Dust PM10 in the Sahel Using AERONET Aerosol Optical Depth and CALIOP Aerosol Layer Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (18), pp.3099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12183099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban-Scale NO2 Prediction with Sensors Aboard Bicycles: A Comparison of Statistical Methods Using Synthetic Observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bertero</w:t>
+                <w:t xml:space="preserve">Aerosol plumes characterization by hyperspectral images coupled with sentinel-2 products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Calassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (9), pp.1014. </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.791 - 797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11091014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b3-2020-791-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998998v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterization of urban aerosols from specific combustion sources in West Africaat Abidjan in Côte d’Ivoire and Cotonou in Benin in the frame of DACCIWA program</w:t>
               </w:r>
@@ -6220,319 +6220,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the transport of aerosols during indoex 1999 and comparison with experimental data—1: carbonaceous aerosol distribution</w:t>
+                <w:t xml:space="preserve">Modelling the transport of aerosols during INDOEX 1999 and comparison with experimental data. Part 2: Continental aerosols and their optical depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O Andreae</w:t>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 38 (12), pp.1811-1822. </w:t>
+              <w:t xml:space="preserve">, 2004, 38 (12), pp.1823-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902715v1</w:t>
+                <w:t xml:space="preserve">hal-02902724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the transport of aerosols during INDOEX 1999 and comparison with experimental data. Part 2: Continental aerosols and their optical depth</w:t>
+                <w:t xml:space="preserve">Modelling the transport of aerosols during indoex 1999 and comparison with experimental data—1: carbonaceous aerosol distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O Andreae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 38 (12), pp.1823-1837. </w:t>
+              <w:t xml:space="preserve">, 2004, 38 (12), pp.1811-1822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.12.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2003.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902724v1</w:t>
+                <w:t xml:space="preserve">hal-02902715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol direct radiative impact over the INDOEX area based on passive and active remote sensing</w:t>
               </w:r>
@@ -7860,298 +7860,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité et la science participative pour relever le défi de la pollution de l’air urbain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Rousse</w:t>
+                <w:t xml:space="preserve">A shared fieldwork area : fertile ground for interdisciplinary research into cities in the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aholou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'interdisciplinarité. Voyages au-delà des disciplines</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-271-13983-2</w:t>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.100-103, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971446v1</w:t>
+                <w:t xml:space="preserve">hal-04262381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shared fieldwork area : fertile ground for interdisciplinary research into cities in the Global South</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
+                <w:t xml:space="preserve">L’interdisciplinarité et la science participative pour relever le défi de la pollution de l’air urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gangneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+              <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.100-103, 2023, 978-2-7099-3003-1</w:t>
+              <w:t xml:space="preserve">L'interdisciplinarité. Voyages au-delà des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-271-13983-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262381v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Comparison Between a Set of European Dust Regional Models and Observations in the Western Mediterranean for the Summer 2012 Pre-ChArMEx/TRAQA Campaign</w:t>
               </w:r>
@@ -8707,51 +8707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Veau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Philippe Tastevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Gueye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14906" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Calassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Leon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coisne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Barragan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barragan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2068694" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Balois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verwaerde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806421" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelengen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Leon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phulpin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavanant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Levelt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adou F Niamien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15040396" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-57-2024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru&#227; da Silva Leite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Da Trindade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040496" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101865" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Barth&#233;l&#233;my Akpo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bedou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Djossou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Bodjrenou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1815-2021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Gounti&#233; Dedzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101281" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b3-2020-791-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11091014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Jacques Adon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5327-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Benkhalifa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Chaabane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2019.02.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F81P47M9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-6637-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sabbah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Sorribas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cordoba-Jabonero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.06.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKN81M76-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01434598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-016-0447-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide B Akpo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules D Aff&#233;w&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance H. E Donnou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3303-2015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12031-2014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malavelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014829" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1E03B34FFF0A6FF9CC628BFF40BD54A16DD7E8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangold" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Backer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014864" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Boyouk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSRES.2011.05.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWFJHT3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Doumbia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.864954" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480481v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dufor&#234;t-Gaurier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.04.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB9Q6939-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derimian Y." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiapello I." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanr&#233; D." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podvin T." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9249-2009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelenbogen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328460v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077967v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004839" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Andreae" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.07.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCGSB85C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902724v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.12.033" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8M80DHB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902665v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriamiarisoa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD000116" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE77D2279127BC5B01B4297D4B33F5AF64C61927/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD900023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J78CC488-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637666v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trouillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K Quinn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v52i2.17126" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902635v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006918" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997229v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. L&#233;on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamonou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90791-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ6HD86N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740859v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raynal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15061" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beghin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baigue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balagi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos Santos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716420v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262381v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614496v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kinne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois L&#233;on" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenfeld" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14791-3_6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334000v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Veau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Philippe Tastevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Gueye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14906" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Calassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Leon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coisne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Barragan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barragan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2068694" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auriol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Balois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verwaerde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806421" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelengen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Leon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phulpin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavanant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Levelt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-57-2024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adou F Niamien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15040396" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101865" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru&#227; da Silva Leite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Da Trindade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040496" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Barth&#233;l&#233;my Akpo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bedou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Djossou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Bodjrenou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1815-2021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Gounti&#233; Dedzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101281" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11091014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183099" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b3-2020-791-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Jacques Adon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5327-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Benkhalifa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Chaabane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2019.02.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F81P47M9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-6637-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sabbah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Sorribas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cordoba-Jabonero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.06.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKN81M76-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01434598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-016-0447-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide B Akpo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules D Aff&#233;w&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance H. E Donnou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3303-2015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12031-2014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malavelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014829" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1E03B34FFF0A6FF9CC628BFF40BD54A16DD7E8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangold" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Backer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014864" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Boyouk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSRES.2011.05.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWFJHT3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Doumbia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.864954" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480481v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dufor&#234;t-Gaurier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.04.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB9Q6939-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derimian Y." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiapello I." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanr&#233; D." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podvin T." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9249-2009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelenbogen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328460v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077967v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004839" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.12.033" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8M80DHB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902715v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Andreae" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2003.07.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCGSB85C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902665v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriamiarisoa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD000116" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE77D2279127BC5B01B4297D4B33F5AF64C61927/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD900023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J78CC488-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637666v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trouillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K Quinn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v52i2.17126" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902635v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006918" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997229v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. L&#233;on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamonou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90791-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ6HD86N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740859v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raynal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15061" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beghin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baigue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balagi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos Santos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716420v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262381v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614496v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kinne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois L&#233;on" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenfeld" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14791-3_6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334000v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>