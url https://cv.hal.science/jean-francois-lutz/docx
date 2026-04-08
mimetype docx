--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -489,629 +489,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Synthesis and Poly(ethylene glycol)-Like Conjugation of the Mango-II Fluorogenic RNA Aptamer</w:t>
+                <w:t xml:space="preserve">Conception and Synthesis of Sequence‐Coded Morpholinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
+                <w:t xml:space="preserve">Benoit Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Husser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isaure Sergent</w:t>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00540⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (29), pp.e202501161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078762v1</w:t>
+                <w:t xml:space="preserve">hal-05406167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and Synthesis of Sequence‐Coded Morpholinos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Synthesis and Poly(ethylene glycol)-Like Conjugation of the Mango-II Fluorogenic RNA Aptamer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Baxter</w:t>
+                <w:t xml:space="preserve">Claire Husser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (29), pp.e202501161. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (3), pp.449-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202501161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406167v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Strategy to Access All Stereosequences in a Synthetic Polymer</w:t>
+                <w:t xml:space="preserve">Influence of Precise Polymer Conjugation on Aptamer-Target Binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranajit Barman</w:t>
+                <w:t xml:space="preserve">Ala Covas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c15603⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (11), pp.2389-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406274v1</w:t>
+                <w:t xml:space="preserve">hal-05406380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective and Precise Editing of Digital Polymers Through Parallel or Series Toehold‐Mediated Strand Displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Ossowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e11868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202511868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Precise Polymer Conjugation on Aptamer-Target Binding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A General Strategy to Access All Stereosequences in a Synthetic Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
+                <w:t xml:space="preserve">Ranajit Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (11), pp.2389-2395. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (48), pp.44430-44436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c15603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406380v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ion mobility spectrometry to understand signal dilution during tandem mass spectrometry sequencing of digital polymers: Experimental evidence of intramolecular cyclization</w:t>
               </w:r>
@@ -1452,64 +1452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchanging and Releasing Information in Synthetic Digital Polymers Using a Strand-Displacement Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Husser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Sequence‐Defined Heteropolymers Enable Controlled Film Growth in Layer‐By‐Layer Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranajit Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tschopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,51 +2058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (45), </w:t>
@@ -2270,51 +2270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep Growth “Polymerizations”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2534,51 +2534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.481-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2625,51 +2625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Sequence-Defined Supramolecules Obtained by the DNA-Guided Assembly of Biohybrid Poly(phosphodiester)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathagata Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (2), pp.917-926. </w:t>
@@ -3027,51 +3027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain Entropy Beats Hydrogen Bonds to Unfold and Thread Dialcohol Phosphates inside Cyanostar Macrocycles To Form [3]Pseudorotaxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Fadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3148,51 +3148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical conjugation of nucleic acid aptamers and synthetic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Roszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,352 +3934,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Bond Cleavage in Informational Poly(Alkoxyamine Phosphodiester)s</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Bottle Brushes with Positioned Selenols: Extending the Toolbox of Oxidative Single Polymer Chain Folding with Conformation Analysis by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Clément</w:t>
+                <w:t xml:space="preserve">Emmanuelle Schué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Alexey Kopyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202000215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp.154-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.29496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862144v1</w:t>
+                <w:t xml:space="preserve">hal-02404704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100th Anniversary of Macromolecular Science Viewpoint: Toward Artificial Life-Supporting Macromolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Bond Cleavage in Informational Poly(Alkoxyamine Phosphodiester)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (12), pp.2000215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202000215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02861966v1</w:t>
+                <w:t xml:space="preserve">hal-02862144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Bottle Brushes with Positioned Selenols: Extending the Toolbox of Oxidative Single Polymer Chain Folding with Conformation Analysis by Atomic Force Microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">100th Anniversary of Macromolecular Science Viewpoint: Toward Artificial Life-Supporting Macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (1), pp.154-162. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.185-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.29496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404704v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Next 100 Years of Polymer Science</w:t>
               </w:r>
@@ -4566,295 +4566,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerolysin nanopores decode digital information stored in tailored macromolecular analytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal conditions for tandem mass spectrometric sequencing of information‐containing nitrogen‐substituted polyurethanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathagata Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chan Cao</w:t>
+                <w:t xml:space="preserve">Mattia Razzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Krapp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nuria Cirauqui</w:t>
+                <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2661⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (14), pp.e8815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090777v1</w:t>
+                <w:t xml:space="preserve">hal-02862132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal conditions for tandem mass spectrometric sequencing of information‐containing nitrogen‐substituted polyurethanes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Greff</w:t>
+                <w:t xml:space="preserve">Aerolysin nanopores decode digital information stored in tailored macromolecular analytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Razzini</w:t>
+                <w:t xml:space="preserve">Lucien Krapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Monnier</w:t>
+                <w:t xml:space="preserve">Nuria Cirauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (14), pp.e8815. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (50), pp.eabc2661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862132v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Capacity Digital Polymers: Storing Images in Single Molecules</w:t>
               </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (10), pp.4022-4029. </w:t>
@@ -5206,307 +5206,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homolysis of C ON bonds during MS/MS of oligo(alkoxyamine amide) protomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salomé Poyer</w:t>
+                <w:t xml:space="preserve">Universal Soluble Polymer Supports with Precisely Controlled Loading Capacity for Sequence-defined Oligomer Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chendo</w:t>
+                <w:t xml:space="preserve">Abdelaziz Al  Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Siri</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.403-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.29218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053460v1</w:t>
+                <w:t xml:space="preserve">hal-02404545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Soluble Polymer Supports with Precisely Controlled Loading Capacity for Sequence-defined Oligomer Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Al  Ouahabi</w:t>
+                <w:t xml:space="preserve">Homolysis of C ON bonds during MS/MS of oligo(alkoxyamine amide) protomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 438, pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.29218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404545v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable Thermoresponsive Micelle-Inspired Polymer Ionic Liquids as Molecular Shuttles for Anionic Payloads</w:t>
               </w:r>
@@ -5704,51 +5704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-editable macromolecular information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Felix König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,287 +5897,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing data encrypted in sequence-controlled poly(alkoxyamine phosphodiester)s by combining ion mobility with tandem mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Al  Ouahabi</w:t>
+                <w:t xml:space="preserve">Efficient Protocol for the Synthesis of “ N -Coded” Oligo- and Poly( N -Substituted Urethanes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathagata Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (11), pp.7266-7272. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (8), pp.1002-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404661v1</w:t>
+                <w:t xml:space="preserve">hal-02404676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Protocol for the Synthesis of “ N -Coded” Oligo- and Poly( N -Substituted Urethanes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
+                <w:t xml:space="preserve">Revealing data encrypted in sequence-controlled poly(alkoxyamine phosphodiester)s by combining ion mobility with tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al  Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (8), pp.1002-1005. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (11), pp.7266-7272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404676v1</w:t>
+                <w:t xml:space="preserve">hal-02404661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleavable Binary Dyads: Simplifying Data Extraction and Increasing Storage Density in Digital Polymers</w:t>
               </w:r>
@@ -6291,637 +6291,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un point sur : Le séquençage des polymères numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Translocation of Sequence-Controlled Synthetic Polymers through Biological Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordjane Boukhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Felix König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Baaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (3), pp.182a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407214v1</w:t>
+                <w:t xml:space="preserve">hal-02407184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocation of Sequence-Controlled Synthetic Polymers through Biological Nanopores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+                <w:t xml:space="preserve">Abiotic Sequence-Coded Oligomers as Efficient InVivo Taggants for the Identification of Implanted Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Karamessini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Simon-Yarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniia Konishcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (33), pp.10574--10578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201804895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407184v1</w:t>
+                <w:t xml:space="preserve">hal-02091891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic Sequence-Coded Oligomers as Efficient InVivo Taggants for the Identification of Implanted Materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un point sur : Le séquençage des polymères numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 429, pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201804895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02091891v1</w:t>
+                <w:t xml:space="preserve">hal-02407214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences of Sequences: Spatial Organization of Coded Matter through Layer-by-Layer Assembly of Digital Polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+                <w:t xml:space="preserve">Convenient Graphical Visualization of Messages Encoded in Sequence-Defined Synthetic Polymers Using Kendrick Mass Defect Analysis of their MS/MS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201810559⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (16), pp.1800173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201800173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335096v1</w:t>
+                <w:t xml:space="preserve">hal-02091893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient Graphical Visualization of Messages Encoded in Sequence-Defined Synthetic Polymers Using Kendrick Mass Defect Analysis of their MS/MS Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Sequences of Sequences: Spatial Organization of Coded Matter through Layer-by-Layer Assembly of Digital Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Szweda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tschopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gero Decher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219 (16), pp.1800173. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (48), pp.15817-15821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201800173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201810559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091893v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Macromolecules Containing Phenylalanine and Aliphatic Building Blocks</w:t>
               </w:r>
@@ -7232,51 +7232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Post-Polymerization Modification Method for Controlling Side-Chain Information in Digital Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Felix König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,51 +7375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,343 +7477,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry sequencing of long digital polymers facilitated by programmed inter-byte fragmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+                <w:t xml:space="preserve">Eine einfache Methode der nachträglichen Modifizierung zur Kontrolle der Seitenketteninformation digitaler Polymere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Felix König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01104-3⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (25), pp.7403-7407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201702384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774259v1</w:t>
+                <w:t xml:space="preserve">hal-02407261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eine einfache Methode der nachträglichen Modifizierung zur Kontrolle der Seitenketteninformation digitaler Polymere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salomé Poyer</w:t>
+                <w:t xml:space="preserve">Mass spectrometry sequencing of long digital polymers facilitated by programmed inter-byte fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129 (25), pp.7403-7407. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201702384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01104-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407261v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translocation of Precision Polymers through Biological Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordjane Boukhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Felix König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Baaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7858,291 +7858,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of oligoarylacetylenes with defined conjugated sequences using tailor-made soluble polymer supports</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the structure of sequence-defined poly ( phosphodiester)s for optimal MS/MS reading of digital information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul N. W. Baxter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-A. Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. F König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc03633g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (11), pp.788-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774186v1</w:t>
+                <w:t xml:space="preserve">hal-01983183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the structure of sequence-defined poly ( phosphodiester)s for optimal MS/MS reading of digital information</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. F König</w:t>
+                <w:t xml:space="preserve">Synthesis of oligoarylacetylenes with defined conjugated sequences using tailor-made soluble polymer supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Szweda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Poyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul N. W. Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (11), pp.788-798. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (59), pp.8312--8315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cc03633g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983183v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining the Field of Sequence-Controlled Polymers</w:t>
               </w:r>
@@ -8245,51 +8245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Dylewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Baaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chouikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8650,235 +8650,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst: Being a Chemist in the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+                <w:t xml:space="preserve">Photocontrolled Synthesis of Abiotic Sequence-Defined Oligo(Phosphodiester)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Felix Konig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (24), pp.1700651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404849v1</w:t>
+                <w:t xml:space="preserve">hal-01774193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocontrolled Synthesis of Abiotic Sequence-Defined Oligo(Phosphodiester)s</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+                <w:t xml:space="preserve">Catalyst: Being a Chemist in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (24), pp.1700651. </w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (2), pp.155-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201700651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774193v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative mode MS/MS to read digital information encoded in sequence-defined oligo(urethane)s: A mechanistic study</w:t>
               </w:r>
@@ -8916,51 +8916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Telitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 421, pp.271-278. </w:t>
@@ -9011,51 +9011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal ATRP-Made Soluble Polymer Supports for Phosphoramidite Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,505 +9121,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Polymères Codés : une nouvelle propriété de la matière synthétique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orthogonal Synthesis of Xeno Nucleic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (50), pp.17945-17948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201604386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407218v1</w:t>
+                <w:t xml:space="preserve">hal-04847264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem mass spectrometry sequencing in the negative ion mode to read binary information encoded in sequence-defined poly(alkoxyamine amide)s</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemoselective Synthesis of Uniform Sequence-Coded Polyurethanes and Their Use as Molecular Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Saim Gunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Karamessini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7413⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.114--126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01460672v1</w:t>
+                <w:t xml:space="preserve">hal-01460688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective Synthesis of Uniform Sequence-Coded Polyurethanes and Their Use as Molecular Tags</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Polymères Codés : une nouvelle propriété de la matière synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.16-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2016.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460688v1</w:t>
+                <w:t xml:space="preserve">hal-02407218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal Synthesis of Xeno Nucleic Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tandem mass spectrometry sequencing in the negative ion mode to read binary information encoded in sequence-defined poly(alkoxyamine amide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fiers</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raj Kumar Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (50), pp.17945-17948. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.22--28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201604386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847264v1</w:t>
+                <w:t xml:space="preserve">hal-01460672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification-Tagging of Methacrylate-Based Intraocular Implants Using Sequence Defined Polyurethane Barcodes</w:t>
               </w:r>
@@ -9878,51 +9878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal Synthesis of “Easy-to-Read” Information-Containing Polymers Using Phosphoramidite and Radical Coupling Steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10506,51 +10506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (13), pp.4319--4328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10584,51 +10584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of digitally encoded polymers that can be decoded and erased</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Meszynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10796,51 +10796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent synthesis of digitally-encoded poly(alkoxyamine amide)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11055,51 +11055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Non-Natural Sequence-Encoded Polymers Using Phosphoramidite Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11521,51 +11521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Monodisperse Sequence-Coded Polymers with Chain Lengths above DP100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuharu Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11935,51 +11935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Andre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12020,337 +12020,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some More Insights on Precisely Controlled Polymer Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reading Polymers: Sequencing of Natural and Synthetic Macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (4), pp.377-377. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (48), pp.13010-13019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201400072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201406766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407081v1</w:t>
+                <w:t xml:space="preserve">hal-02404920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalization of Single Polymer Chains by Stepwise Intramolecular Cross-Linking of Sequence-Controlled Macromolecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some More Insights on Precisely Controlled Polymer Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Sumerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (37), pp.12888-12891. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.377-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja507889x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201400072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404940v1</w:t>
+                <w:t xml:space="preserve">hal-02407081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Polymers: Sequencing of Natural and Synthetic Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatice Mutlu</w:t>
+                <w:t xml:space="preserve">Compartmentalization of Single Polymer Chains by Stepwise Intramolecular Cross-Linking of Sequence-Controlled Macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (37), pp.12888-12891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja507889x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201406766⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02404920v1</w:t>
+                <w:t xml:space="preserve">hal-02404940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information-containing macromolecules</w:t>
               </w:r>
@@ -13295,51 +13295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Meszynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (8), pp.641-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13614,234 +13614,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-precise insertion of functional monomers in chain-growth polymerizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirela Zamfir</w:t>
+                <w:t xml:space="preserve">Influence of Strong Electron-Donor Monomers in Sequence-Controlled Polymerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sansanee Srichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (5), pp.589-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/mz3001513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405207v1</w:t>
+                <w:t xml:space="preserve">hal-02405279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-Chain Encoding: Synthesis of Highly Complex Monomer Sequence Patterns by Using Automated Protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled folding of polystyrene single chains: design of asymmetric covalent bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Theato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201206371⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7), pp.1796-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1PY00514F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405194v1</w:t>
+                <w:t xml:space="preserve">hal-02405257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision polyelectrolytes</w:t>
               </w:r>
@@ -13938,481 +13939,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled folding of polystyrene single chains: design of asymmetric covalent bridges</w:t>
+                <w:t xml:space="preserve">Ultra-precise insertion of functional monomers in chain-growth polymerizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Theato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1PY00514F⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405257v1</w:t>
+                <w:t xml:space="preserve">hal-02405207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Strong Electron-Donor Monomers in Sequence-Controlled Polymerizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymer-Chain Encoding: Synthesis of Highly Complex Monomer Sequence Patterns by Using Automated Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (49), pp.12254-12257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201206371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/mz3001513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02405279v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Inverse” synthesis of polymer bioconjugates using soluble supports</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans Börner</w:t>
+                <w:t xml:space="preserve">Controlled Positioning of Activated Ester Moieties on Well-Defined Linear Polymer Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Kakuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Theato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC30233K⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201100611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405306v1</w:t>
+                <w:t xml:space="preserve">hal-02405323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Positioning of Activated Ester Moieties on Well-Defined Linear Polymer Chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirela Zamfir</w:t>
+                <w:t xml:space="preserve">“Inverse” synthesis of polymer bioconjugates using soluble supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Meszynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Theato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (32), pp.3887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC30233K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201100611⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02405323v1</w:t>
+                <w:t xml:space="preserve">hal-02405306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Science: The Next Generation</w:t>
               </w:r>
@@ -15237,51 +15237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Macromolecular Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (2), pp.113-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15587,51 +15587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16151,64 +16151,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Synthesis of Non-natural Polymers with Controlled Primary Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16340,222 +16340,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Introduction to Sequence-Controlled Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Sequence-Controlled Copolymers Using Time-Regulated Additions of N -Substituted Maleimides in Styrenic Radical Polymerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shishkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sansanee Srichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium Series Vol. 1170</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-11, 2014, </w:t>
+              <w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium SeriesVol. 1170</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-131, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407038v1</w:t>
+                <w:t xml:space="preserve">hal-02407045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Sequence-Controlled Copolymers Using Time-Regulated Additions of N -Substituted Maleimides in Styrenic Radical Polymerizations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Introduction to Sequence-Controlled Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium SeriesVol. 1170</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-131, 2014, </w:t>
+              <w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium Series Vol. 1170</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-11, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407045v1</w:t>
+                <w:t xml:space="preserve">hal-02407038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Polymers with Controlled Microstructure Based on Styrene and N -Substituted Maleimides</w:t>
               </w:r>
@@ -17055,51 +17055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="536EC4D6"/>
+    <w:nsid w:val="364C111A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17286,51 +17286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-lutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3893-2458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155043420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3264-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Sergent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66762-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby&#8208;zerbino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nerantzaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Husser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baxter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranajit Barman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15603" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ossowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511868" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Covas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#228;fer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9852" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Samokhvalova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coluzza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00393" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ryckelynck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lutz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749575v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tschopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Decher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petropoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Becht" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112465" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Youssef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/prechem.3c00077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202100368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873648v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin-Sergent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Konishcheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Kebe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Greff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200412" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Mondal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Flesch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02581" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Launay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Amalian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fadler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas K&#246;nig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00516B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Louwsma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123465" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roszak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01052B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cavallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eric Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tsarevsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Sumerlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pyun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20190263" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000215" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00938" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kopyshev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#246;rner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29496" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abd&#8208;el&#8208;aziz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner&#8208;kowollik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Binder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#246;ker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202000216" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008864" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Cao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Krapp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cirauqui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Razzini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8815" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eric Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Telitel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Karamessini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116271" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lotz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00307" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFXKR94-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al  Ouahabi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29218" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wiedmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerscher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf M&#252;lhaupt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01621" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Felix K&#246;nig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szweda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11566-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201900110" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00813" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00446" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201803027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407214v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407184v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Boukhet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Baaken" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804895" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810559" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800173" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700764" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959034v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700426" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700747" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702384" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657091v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1543-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774259v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01104-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al&#8197;ouahabi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201702384" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700680" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774186v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. W. Baxter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc03633g" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Amalian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Ouahabi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cavallo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F K&#246;nig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3947" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700582" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monasadat Talarimoghari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dylewska" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hoffmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouikhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2450" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01737" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Poyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00496f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407244v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.01.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Felix Konig" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700651" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.07.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504619" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MW05ZJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460672v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Roy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7413" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHZGXFPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Saim Gunay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2016.06.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847264v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604386" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48BNFXGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660756v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604595" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Milenkovic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605279/full" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fierens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Steenberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Reyniers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01699" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meijer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Matyjaszewski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2016.24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407085v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Trinh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04537" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460553v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01051" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meszynska" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verchin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8237" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404899v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00890" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer-Krauser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06646h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404891v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.057" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTJKXZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02639" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404914v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansanee Srichan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V62VF9BX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460650v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502414" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LLC8TKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500072" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460530v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Kotera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00606" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404950v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201403799" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5PTW09-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Imane Amrane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400347" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GH7LSZFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shishkan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Zamfir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre Gauthier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47807f" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407081v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400072" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMQDNGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507889x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406766" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVXQHHS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404959v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Colquhoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1958" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404979v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4023179" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404986v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5000575" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405001v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300774" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SFJP8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5004823" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407267v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201406766" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGPPXC4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407078v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300871" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201200475" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJWBZRSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405103v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar400097a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405023v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stutz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz400260e" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baradel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Gok" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Sanyal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43501F" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404805v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Liu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238149" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405207v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2151" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405194v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206371" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-089KLN4V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14823K" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405257v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1PY00514F" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405279v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz3001513" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405306v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30233K" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405323v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Kakuchi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100611" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJ58DL8W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407072v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Liu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200171" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405229v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1415" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42EEE86A7A580E432C26B3B8461F7DC356F912C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407074v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY90007F" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405352v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmidt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fechler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Falkenhagen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.964" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F8C924DEF0BD979266CF7C7C60755308BFC6784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407277v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201103076" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDB9B7NV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405337v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201103076" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE79211CD1FC77DC0D8D42D9C5742DED8252D6A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405364v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201100597" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJ19FBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/473040a" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30B60EA6D80F5E108C65642ED59095E34B7D1C96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407071v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000728" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407344v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeifer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000664" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405332v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1175" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D2E368DBB759BFE6FB82606002F80D056762D70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179162v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acerbis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200690201" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0HC3ZK4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125156v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050590r" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407135v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407179v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Meyer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407131v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096.ch1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407055v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626664-00066" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405113v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407038v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407045v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407068v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527655427.ch7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407358v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. B&#246;rner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53349-4.00173-4" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407062v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1101.ch001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801579v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemercier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0768.ch008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-lutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3893-2458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155043420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3264-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Sergent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66762-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby&#8208;zerbino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baxter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nerantzaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Husser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Covas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#228;fer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00402" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ossowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranajit Barman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9852" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Samokhvalova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coluzza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00393" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ryckelynck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lutz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749575v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tschopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Decher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petropoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Becht" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112465" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Youssef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/prechem.3c00077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202100368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873648v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin-Sergent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Konishcheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Kebe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Greff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200412" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Mondal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Flesch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02581" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Launay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Amalian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fadler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas K&#246;nig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00516B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Louwsma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123465" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roszak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01052B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cavallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eric Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tsarevsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Sumerlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pyun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20190263" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kopyshev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#246;rner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29496" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000215" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00938" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abd&#8208;el&#8208;aziz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner&#8208;kowollik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Binder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#246;ker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202000216" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008864" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Razzini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8815" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090777v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Krapp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cirauqui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2661" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eric Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Telitel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Karamessini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116271" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lotz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00307" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al  Ouahabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29218" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFXKR94-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wiedmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerscher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf M&#252;lhaupt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01621" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Felix K&#246;nig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szweda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11566-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201900110" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00446" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00813" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201803027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Boukhet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Baaken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804895" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800173" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335096v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810559" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700764" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959034v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700426" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700747" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702384" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657091v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1543-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al&#8197;ouahabi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201702384" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01104-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700680" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Amalian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Ouahabi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cavallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F K&#246;nig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3947" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. W. Baxter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc03633g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700582" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monasadat Talarimoghari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dylewska" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hoffmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouikhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2450" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01737" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Poyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00496f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407244v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774193v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Felix Konig" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700651" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404849v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.01.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.07.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504619" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MW05ZJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847264v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604386" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48BNFXGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Saim Gunay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2016.06.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407218v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460672v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Roy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7413" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHZGXFPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660756v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604595" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Milenkovic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605279/full" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fierens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Steenberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Reyniers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01699" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meijer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Matyjaszewski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2016.24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407085v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Trinh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04537" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460553v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01051" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meszynska" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verchin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8237" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404899v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00890" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer-Krauser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06646h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404891v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.057" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTJKXZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02639" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404914v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansanee Srichan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V62VF9BX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460650v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502414" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LLC8TKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500072" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460530v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Kotera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00606" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404950v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201403799" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5PTW09-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Imane Amrane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400347" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GH7LSZFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shishkan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Zamfir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre Gauthier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47807f" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406766" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVXQHHS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407081v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400072" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMQDNGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404940v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507889x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404959v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Colquhoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1958" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404979v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4023179" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404986v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5000575" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405001v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300774" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SFJP8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5004823" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407267v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201406766" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGPPXC4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407078v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300871" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201200475" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJWBZRSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405103v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar400097a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405023v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stutz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz400260e" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baradel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Gok" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Sanyal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43501F" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404805v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Liu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238149" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405279v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz3001513" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405257v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1PY00514F" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14823K" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405207v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2151" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405194v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206371" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-089KLN4V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405323v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Kakuchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100611" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJ58DL8W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405306v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30233K" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407072v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Liu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200171" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405229v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1415" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42EEE86A7A580E432C26B3B8461F7DC356F912C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407074v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY90007F" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405352v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmidt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fechler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Falkenhagen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.964" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F8C924DEF0BD979266CF7C7C60755308BFC6784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407277v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201103076" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDB9B7NV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405337v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201103076" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE79211CD1FC77DC0D8D42D9C5742DED8252D6A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405364v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201100597" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJ19FBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/473040a" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30B60EA6D80F5E108C65642ED59095E34B7D1C96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407071v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000728" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407344v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeifer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000664" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405332v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1175" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D2E368DBB759BFE6FB82606002F80D056762D70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179162v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acerbis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200690201" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0HC3ZK4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125156v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050590r" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407135v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407179v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Meyer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407131v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096.ch1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407055v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626664-00066" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405113v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch008" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407038v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407068v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527655427.ch7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407358v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. B&#246;rner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53349-4.00173-4" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407062v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1101.ch001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801579v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemercier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0768.ch008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>