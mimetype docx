--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (134)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (135)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -489,538 +489,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and Synthesis of Sequence‐Coded Morpholinos</w:t>
+                <w:t xml:space="preserve">Chemical Synthesis and Poly(ethylene glycol)-Like Conjugation of the Mango-II Fluorogenic RNA Aptamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Pousse</w:t>
+                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Baxter</w:t>
+                <w:t xml:space="preserve">Claire Husser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202501161⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (3), pp.449-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406167v1</w:t>
+                <w:t xml:space="preserve">hal-05078762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Synthesis and Poly(ethylene glycol)-Like Conjugation of the Mango-II Fluorogenic RNA Aptamer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception and Synthesis of Sequence‐Coded Morpholinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Husser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isaure Sergent</w:t>
+                <w:t xml:space="preserve">Paul N. W. Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (3), pp.449-456. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (29), pp.e202501161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078762v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Precise Polymer Conjugation on Aptamer-Target Binding</w:t>
+                <w:t xml:space="preserve">Selective and Precise Editing of Digital Polymers Through Parallel or Series Toehold‐Mediated Strand Displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala Covas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jakub Ossowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nerantzaki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00402⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e11868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202511868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406380v1</w:t>
+                <w:t xml:space="preserve">hal-05406191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and Precise Editing of Digital Polymers Through Parallel or Series Toehold‐Mediated Strand Displacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Precise Polymer Conjugation on Aptamer-Target Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Covas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Ossowski</w:t>
+                <w:t xml:space="preserve">Thomas Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Antheaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
+                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e11868. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (11), pp.2389-2395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202511868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406191v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Strategy to Access All Stereosequences in a Synthetic Polymer</w:t>
               </w:r>
@@ -1091,499 +1091,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ion mobility spectrometry to understand signal dilution during tandem mass spectrometry sequencing of digital polymers: Experimental evidence of intramolecular cyclization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Exchanging and Releasing Information in Synthetic Digital Polymers Using a Strand-Displacement Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Husser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.9852⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (10), pp.6456-6460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c13953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798470v1</w:t>
+                <w:t xml:space="preserve">hal-04703240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Design of Sequence‐Defined Polyurethanes: Exploring Controlled Folding Through Computational Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Coluzza</w:t>
+                <w:t xml:space="preserve">Using ion mobility spectrometry to understand signal dilution during tandem mass spectrometry sequencing of digital polymers: Experimental evidence of intramolecular cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (17), pp.e9852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202400223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.9852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798341v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Nitroxides To Model the Ion Mobility Behavior of Nitroxide-Ended Oligomers: A Bottom-up Approach To Predict Mobility Separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision Design of Sequence‐Defined Polyurethanes: Exploring Controlled Folding Through Computational Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Oswald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgette Obeid</w:t>
+                <w:t xml:space="preserve">Svetlana Samokhvalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Coluzza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.3c00393⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202400223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798578v1</w:t>
+                <w:t xml:space="preserve">hal-04798341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchanging and Releasing Information in Synthetic Digital Polymers Using a Strand-Displacement Strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Ryckelynck</w:t>
+                <w:t xml:space="preserve">Using Nitroxides To Model the Ion Mobility Behavior of Nitroxide-Ended Oligomers: A Bottom-up Approach To Predict Mobility Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (10), pp.6456-6460. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (3), pp.534-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c13953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.3c00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703240v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Sequence‐Defined Heteropolymers Enable Controlled Film Growth in Layer‐By‐Layer Assembly</w:t>
               </w:r>
@@ -1831,118 +1831,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromolecular Information Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Samokhvalova</w:t>
+                <w:t xml:space="preserve">Conception and Evaluation of a Library of Cleavable Mass Tags for Digital Polymers Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 62 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202300014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202310801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024395v1</w:t>
+                <w:t xml:space="preserve">hal-04308545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of sequence-defined polymers</w:t>
               </w:r>
@@ -2000,204 +2043,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and Evaluation of a Library of Cleavable Mass Tags for Digital Polymers Sequencing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macromolecular Information Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Oswald</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Svetlana Samokhvalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62 (45), </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202310801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202300014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308545v1</w:t>
+                <w:t xml:space="preserve">hal-04024395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informational Polymers with Precise Carbamate Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itab Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Samokhvalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,51 +2270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep Growth “Polymerizations”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2489,957 +2489,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precisely Defined Aptamer- b -Poly(phosphodiester) Conjugates Prepared by Phosphoramidite Polymer Chemistry</w:t>
+                <w:t xml:space="preserve">Chain Entropy Beats Hydrogen Bonds to Unfold and Thread Dialcohol Phosphates inside Cyanostar Macrocycles To Form [3]Pseudorotaxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Loth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+                <w:t xml:space="preserve">Rachel Fadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.1c00164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (6), pp.4532-4546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c02887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201703v1</w:t>
+                <w:t xml:space="preserve">hal-03201717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Sequence-Defined Supramolecules Obtained by the DNA-Guided Assembly of Biohybrid Poly(phosphodiester)s</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounir Maaloum</w:t>
+                <w:t xml:space="preserve">Decoding Digital Information Stored in Polymer by Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Krapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Radenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02581⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (3), pp.98a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2020.11.802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454732v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Alkoxyamine Design to Enable Automated Tandem Mass Spectrometry Sequencing of Digital Poly(phosphodiester)s</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Storing the portrait of Antoine de Lavoisier in a single macromolecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202010171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090783v1</w:t>
+                <w:t xml:space="preserve">hal-03201713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storing the portrait of Antoine de Lavoisier in a single macromolecule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Precise Alkoxyamine Design to Enable Automated Tandem Mass Spectrometry Sequencing of Digital Poly(phosphodiester)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.72⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.917-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201713v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain Entropy Beats Hydrogen Bonds to Unfold and Thread Dialcohol Phosphates inside Cyanostar Macrocycles To Form [3]Pseudorotaxanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precisely Defined Aptamer- b -Poly(phosphodiester) Conjugates Prepared by Phosphoramidite Polymer Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c02887⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.481-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.1c00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201717v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical conjugation of nucleic acid aptamers and synthetic polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Large Sequence-Defined Supramolecules Obtained by the DNA-Guided Assembly of Biohybrid Poly(phosphodiester)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathagata Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nerantzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Maaloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (7), pp.3423-3429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1PY00516B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03454585v1</w:t>
+                <w:t xml:space="preserve">hal-03454732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of phenylalanine-rich sequence-defined oligomers onto Kevlar fibers for fiber-reinforced polyolefin composite materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+                <w:t xml:space="preserve">Chemical conjugation of nucleic acid aptamers and synthetic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nerantzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 217, pp.123465. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (24), pp.3498-3509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1PY00516B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149022v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Abiological Digital Poly(phosphodiester)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (7), pp.1791-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3467,3361 +3471,3361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and sequencing of informational poly(amino phosphodiester)s</w:t>
+                <w:t xml:space="preserve">Adsorption of phenylalanine-rich sequence-defined oligomers onto Kevlar fibers for fiber-reinforced polyolefin composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Roszak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+                <w:t xml:space="preserve">Jeroen Louwsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bertin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1PY01052B⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.123465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367205v1</w:t>
+                <w:t xml:space="preserve">hal-03149022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption Electrospray Ionization (DESI) of Digital Polymers: Direct Tandem Mass Spectrometry Decoding and Imaging from Materials Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐arthur Amalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathagata Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniia Konishcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), pp.2001088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admt.202001088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Polymères, Messagers à l’Échelle Moléculaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and sequencing of informational poly(amino phosphodiester)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Roszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IT Industrie &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (37), pp.5279-5282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1PY01052B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201699v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professor Krzysztof Matyjaszewski—A Pioneer in Polymer Science</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Polymères, Messagers à l’Échelle Moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IT Industrie &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pol.20190263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442610v1</w:t>
+                <w:t xml:space="preserve">hal-03201699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Bottle Brushes with Positioned Selenols: Extending the Toolbox of Oxidative Single Polymer Chain Folding with Conformation Analysis by Atomic Force Microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les polymères de précision : du laboratoire à l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404704v1</w:t>
+                <w:t xml:space="preserve">hal-03090805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Bond Cleavage in Informational Poly(Alkoxyamine Phosphodiester)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianni Cavallo</w:t>
+                <w:t xml:space="preserve">The Next 100 Years of Polymer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Abd‐el‐aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Barner‐kowollik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Clément</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Böker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202000215⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (16), pp.2000216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202000216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862144v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100th Anniversary of Macromolecular Science Viewpoint: Toward Artificial Life-Supporting Macromolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professor Krzysztof Matyjaszewski—A Pioneer in Polymer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Tsarevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Sumerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Pyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00938⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp.13-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20190263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861966v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next 100 Years of Polymer Science</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">100th Anniversary of Macromolecular Science Viewpoint: Toward Artificial Life-Supporting Macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.202000216⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.185-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972764v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polymères de précision : du laboratoire à l’industrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Bond Cleavage in Informational Poly(Alkoxyamine Phosphodiester)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (12), pp.2000215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202000215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090805v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage and Repair in Informational Poly(N‐substituted urethane)s</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Molecular Bottle Brushes with Positioned Selenols: Extending the Toolbox of Oxidative Single Polymer Chain Folding with Conformation Analysis by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Schué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kopyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp.154-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.29496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202008864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090768v1</w:t>
+                <w:t xml:space="preserve">hal-02404704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal conditions for tandem mass spectrometric sequencing of information‐containing nitrogen‐substituted polyurethanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage and Repair in Informational Poly(N‐substituted urethane)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathagata Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8815⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (46), pp.20390-20393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202008864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862132v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerolysin nanopores decode digital information stored in tailored macromolecular analytes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High-Capacity Digital Polymers: Storing Images in Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuria Cirauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (50), pp.eabc2661. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (10), pp.4022-4029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090777v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Capacity Digital Polymers: Storing Images in Single Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+                <w:t xml:space="preserve">Aerolysin nanopores decode digital information stored in tailored macromolecular analytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Krapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Parmentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+                <w:t xml:space="preserve">Nuria Cirauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (10), pp.4022-4029. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (50), pp.eabc2661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862054v1</w:t>
+                <w:t xml:space="preserve">hal-03090777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting carboxylate salts in the ESI source to simplify positive mode MS/MS sequencing of acid-terminated encoded polyurethanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal conditions for tandem mass spectrometric sequencing of information‐containing nitrogen‐substituted polyurethanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathagata Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Poyer</w:t>
+                <w:t xml:space="preserve">Mattia Razzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+                <w:t xml:space="preserve">Valérie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2019.116271⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (14), pp.e8815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404721v1</w:t>
+                <w:t xml:space="preserve">hal-02862132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Crystallization of Abiotic Coded Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Promoting carboxylate salts in the ESI source to simplify positive mode MS/MS sequencing of acid-terminated encoded polyurethanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lotz</w:t>
+                <w:t xml:space="preserve">Sofia Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Karamessini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00307⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 448, pp.116271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2019.116271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404668v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Soluble Polymer Supports with Precisely Controlled Loading Capacity for Sequence-defined Oligomer Synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programmable Thermoresponsive Micelle-Inspired Polymer Ionic Liquids as Molecular Shuttles for Anionic Payloads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Laure</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steffen Wiedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Luitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kerscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Mülhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.29218⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (24), pp.9672 - 9681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b01621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404545v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homolysis of C ON bonds during MS/MS of oligo(alkoxyamine amide) protomers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laure</w:t>
+                <w:t xml:space="preserve">About the Crystallization of Abiotic Coded Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (7), pp.779-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02053460v1</w:t>
+                <w:t xml:space="preserve">hal-02404668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable Thermoresponsive Micelle-Inspired Polymer Ionic Liquids as Molecular Shuttles for Anionic Payloads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffen Wiedmann</w:t>
+                <w:t xml:space="preserve">Homolysis of C ON bonds during MS/MS of oligo(alkoxyamine amide) protomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Luitz</w:t>
+                <w:t xml:space="preserve">Christophe Chendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kerscher</w:t>
+                <w:t xml:space="preserve">Chloé Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Mülhaupt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (24), pp.9672 - 9681. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 438, pp.29-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b01621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404730v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de l'information macromoléculaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Universal Soluble Polymer Supports with Precisely Controlled Loading Capacity for Sequence-defined Oligomer Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.403-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.29218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404757v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-editable macromolecular information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Felix König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Szweda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.3774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11566-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Life Emerge from Synthetic Polymers?</w:t>
+                <w:t xml:space="preserve">Le contrôle de l'information macromoléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 446, pp.18-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413003v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Protocol for the Synthesis of “ N -Coded” Oligo- and Poly( N -Substituted Urethanes)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Life Emerge from Synthetic Polymers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rosarium Philosophorum – Macromolecules, 60 (1-2), pp.151-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijch.201900110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404676v1</w:t>
+                <w:t xml:space="preserve">hal-02413003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing data encrypted in sequence-controlled poly(alkoxyamine phosphodiester)s by combining ion mobility with tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Al  Ouahabi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (11), pp.7266-7272. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleavable Binary Dyads: Simplifying Data Extraction and Increasing Storage Density in Digital Polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Protocol for the Synthesis of “ N -Coded” Oligo- and Poly( N -Substituted Urethanes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathagata Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201803027⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (8), pp.1002-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091907v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocation of Sequence-Controlled Synthetic Polymers through Biological Nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cleavable Binary Dyads: Simplifying Data Extraction and Increasing Storage Density in Digital Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mordjane Boukhet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+                <w:t xml:space="preserve">Alexandre Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1013⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (21), pp.6266--6269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201803027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407184v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic Sequence-Coded Oligomers as Efficient InVivo Taggants for the Identification of Implanted Materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un point sur : Le séquençage des polymères numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 429, pp.63-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091891v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un point sur : Le séquençage des polymères numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Translocation of Sequence-Controlled Synthetic Polymers through Biological Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordjane Boukhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Felix König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Baaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (3), pp.182a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407214v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient Graphical Visualization of Messages Encoded in Sequence-Defined Synthetic Polymers Using Kendrick Mass Defect Analysis of their MS/MS Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Abiotic Sequence-Coded Oligomers as Efficient InVivo Taggants for the Identification of Implanted Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Karamessini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Simon-Yarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniia Konishcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201800173⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (33), pp.10574--10578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201804895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091893v1</w:t>
+                <w:t xml:space="preserve">hal-02091891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequences of Sequences: Spatial Organization of Coded Matter through Layer-by-Layer Assembly of Digital Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Szweda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tschopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,8786 +6856,8916 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (48), pp.15817-15821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201810559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Macromolecules Containing Phenylalanine and Aliphatic Building Blocks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Joly</w:t>
+                <w:t xml:space="preserve">Convenient Graphical Visualization of Messages Encoded in Sequence-Defined Synthetic Polymers Using Kendrick Mass Defect Analysis of their MS/MS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201700764⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (16), pp.1800173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201800173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084939v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Sequence-Coded Oligourethane Barcodes for Plastic Materials Labeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Synthesis of Macromolecules Containing Phenylalanine and Aliphatic Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Louwsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 38 (24), pp.1700426. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 39 (8), pp.1700764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201700426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959034v1</w:t>
+                <w:t xml:space="preserve">hal-02084939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euro-Sequences: Toward Next-Gen Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+                <w:t xml:space="preserve">Synthesis of oligoarylacetylenes with defined conjugated sequences using tailor-made soluble polymer supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Szweda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul N. W. Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (59), pp.8312--8315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc03633g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201700747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404842v1</w:t>
+                <w:t xml:space="preserve">hal-01774186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Post-Polymerization Modification Method for Controlling Side-Chain Information in Digital Polymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlling the structure of sequence-defined poly ( phosphodiester)s for optimal MS/MS reading of digital information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-A. Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. F. König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (11), pp.788-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201702384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01957112v1</w:t>
+                <w:t xml:space="preserve">hal-01983183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS-Assisted Design of Sequence-Controlled Synthetic Polymers for Improved Reading of Encoded Information</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roza Szweda</w:t>
+                <w:t xml:space="preserve">Translocation of Precision Polymers through Biological Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordjane Boukhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Felix König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Baaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-016-1543-5⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (24), pp.1700680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657091v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eine einfache Methode der nachträglichen Modifizierung zur Kontrolle der Seitenketteninformation digitaler Polymere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">2D Sequence-Coded Oligourethane Barcodes for Plastic Materials Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Karamessini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201702384⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (24), pp.1700426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407261v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry sequencing of long digital polymers facilitated by programmed inter-byte fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Simple Post-Polymerization Modification Method for Controlling Side-Chain Information in Digital Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Felix König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01104-3⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (25), pp.7297-7301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201702384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774259v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocation of Precision Polymers through Biological Nanopores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+                <w:t xml:space="preserve">MS/MS-Assisted Design of Sequence-Controlled Synthetic Polymers for Improved Reading of Encoded Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Szweda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201700680⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (6), pp.1149 - 1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-016-1543-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404833v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the structure of sequence-defined poly ( phosphodiester)s for optimal MS/MS reading of digital information</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euro-Sequences: Toward Next-Gen Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (11), pp.788-798. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (24), pp.1700747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983183v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of oligoarylacetylenes with defined conjugated sequences using tailor-made soluble polymer supports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chendo</w:t>
+                <w:t xml:space="preserve">Mass spectrometry sequencing of long digital polymers facilitated by programmed inter-byte fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc03633g⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01104-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774186v1</w:t>
+                <w:t xml:space="preserve">hal-01774259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Field of Sequence-Controlled Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eine einfache Methode der nachträglichen Modifizierung zur Kontrolle der Seitenketteninformation digitaler Polymere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Felix König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201700582⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (25), pp.7403-7407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201702384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404839v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Polymer-Protein Interaction with Salt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence-coded ATRP macroinitiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.11.2450⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (34), pp.4988-4991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00496f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407192v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-DECODER: Milliseconds Sequencing of Coded Polymers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning Polymer-Protein Interaction with Salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monasadat Talarimoghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Dylewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Baaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01737⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (3), pp.457a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.11.2450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774200v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-coded ATRP macroinitiators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salome Poyer</w:t>
+                <w:t xml:space="preserve">MS-DECODER: Milliseconds Sequencing of Coded Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py00496f⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (20), pp.8290--8296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774178v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastique binaires : l’avenir de la mémoire numérique ?</w:t>
+                <w:t xml:space="preserve">Defining the Field of Sequence-Controlled Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (24), pp.1700582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407244v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocontrolled Synthesis of Abiotic Sequence-Defined Oligo(Phosphodiester)s</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+                <w:t xml:space="preserve">Plastique binaires : l’avenir de la mémoire numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 523, pp.60-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774193v1</w:t>
+                <w:t xml:space="preserve">hal-02407244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst: Being a Chemist in the Anthropocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Negative mode MS/MS to read digital information encoded in sequence-defined oligo(urethane)s: A mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421, pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404849v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative mode MS/MS to read digital information encoded in sequence-defined oligo(urethane)s: A mechanistic study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Photocontrolled Synthesis of Abiotic Sequence-Defined Oligo(Phosphodiester)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Felix König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Telitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.07.006⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (24), pp.1700651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957136v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal ATRP-Made Soluble Polymer Supports for Phosphoramidite Chemistry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalyst: Being a Chemist in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504619⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (2), pp.155-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460695v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal Synthesis of Xeno Nucleic Acids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification-Tagging of Methacrylate-Based Intraocular Implants Using Sequence Defined Polyurethane Barcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Karamessini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201604386⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.1604595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201604595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04847264v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective Synthesis of Uniform Sequence-Coded Polyurethanes and Their Use as Molecular Tags</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Coding in 2D: Using intentional dispersity to enhance the information capacity of sequence-coded polymer barcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Karamessini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgica Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (36), pp.10722-10725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201605279/full⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460688v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Polymères Codés : une nouvelle propriété de la matière synthétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal ATRP-Made Soluble Polymer Supports for Phosphoramidite Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (10), pp.3462--3469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407218v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem mass spectrometry sequencing in the negative ion mode to read binary information encoded in sequence-defined poly(alkoxyamine amide)s</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Polymères Codés : une nouvelle propriété de la matière synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.16-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460672v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification-Tagging of Methacrylate-Based Intraocular Implants Using Sequence Defined Polyurethane Barcodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tandem mass spectrometry sequencing in the negative ion mode to read binary information encoded in sequence-defined poly(alkoxyamine amide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201604595⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.22--28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660756v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding in 2D: Using intentional dispersity to enhance the information capacity of sequence-coded polymer barcodes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orthogonal Synthesis of Xeno Nucleic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201605279/full⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (50), pp.17945-17948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201604386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584126v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal Synthesis of “Easy-to-Read” Information-Containing Polymers Using Phosphoramidite and Radical Coupling Steps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Chemoselective Synthesis of Uniform Sequence-Coded Polyurethanes and Their Use as Molecular Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Saim Gunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Karamessini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b06222⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.114--126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568985v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design To Push the Boundaries of Sequence Control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthogonal Synthesis of “Easy-to-Read” Information-Containing Polymers Using Phosphoramidite and Radical Coupling Steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01699⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (30), pp.9417-9420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b06222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404858v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From precision polymers to complex materials and systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-Based Design To Push the Boundaries of Sequence Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Fierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Steenberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Reyniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy B Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/natrevmats.2016.24⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (24), pp.9336-9344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404878v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging chemistry in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From precision polymers to complex materials and systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Serre</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/natrevmats.2016.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407085v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS Digital Readout: Analysis of Binary Information Encoded in the Monomer Sequences of Poly(triazole amide)s</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tam Trinh</w:t>
+                <w:t xml:space="preserve">Emerging chemistry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b04537⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1-2), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460660v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS Sequencing of Digitally Encoded Poly(alkoxyamine amide)s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MS/MS Digital Readout: Analysis of Binary Information Encoded in the Monomer Sequences of Poly(triazole amide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tam Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01051⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (7), pp.3715--3722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b04537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460553v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of digitally encoded polymers that can be decoded and erased</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laure</w:t>
+                <w:t xml:space="preserve">Synthesis of Non-Natural Sequence-Encoded Polymers Using Phosphoramidite Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8237⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (16), pp.5629--5635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b02639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460654v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding Macromolecules: Inputting Information in Polymers Using Monomer-Based Alphabets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Debromination of ATRP-made Wang soluble polymer supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tam Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00890⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.341-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404899v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent synthesis of digitally-encoded poly(alkoxyamine amide)s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of digitally encoded polymers that can be decoded and erased</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Meszynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc06646h⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258279v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debromination of ATRP-made Wang soluble polymer supports</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+                <w:t xml:space="preserve">MS/MS Sequencing of Digitally Encoded Poly(alkoxyamine amide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.02.057⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (13), pp.4319--4328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02404891v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Non-Natural Sequence-Encoded Polymers Using Phosphoramidite Chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coding Macromolecules: Inputting Information in Polymers Using Monomer-Based Alphabets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b02639⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.4759-4767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460528v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the synthesis of sequence-controlled poly(vinyl benzyl amine-co-N-substituted maleimides) copolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatice Mutlu</w:t>
+                <w:t xml:space="preserve">Convergent synthesis of digitally-encoded poly(alkoxyamine amide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Fischer-Krauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.09.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (86), pp.15677-15680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc06646h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02404914v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Information-Containing Macromolecules by Ligation of Dyad-Encoded Oligomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tam Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (34), pp.11961--11965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201502414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Monodisperse Sequence-Defined Polymers Using Protecting-Group-Free Iterative Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laure</w:t>
+                <w:t xml:space="preserve">On the synthesis of sequence-controlled poly(vinyl benzyl amine-co-N-substituted maleimides) copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sansanee Srichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Mutlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201500072⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.338-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404905v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Monodisperse Sequence-Coded Polymers with Chain Lengths above DP100</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Synthesis of Monodisperse Sequence-Defined Polymers Using Protecting-Group-Free Iterative Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tam Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00606⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216 (14), pp.1498-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201500072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460530v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision PEGylated Polymers Obtained by Sequence-Controlled Copolymerization and Postpolymerization Modification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nezha Badi</w:t>
+                <w:t xml:space="preserve">Synthesis of Monodisperse Sequence-Coded Polymers with Chain Lengths above DP100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuharu Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201403799⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (10), pp.1077--1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02404950v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Well-Defined Polystyrene Rink Amide Soluble Supports and Their Use in Peptide Synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information-containing macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nezha Badi</w:t>
+                <w:t xml:space="preserve">Howard Colquhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201400347⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (6), pp.455-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.1958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02404927v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex single-chain polymer topologies locked by positionable twin disulfide cyclic bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shishkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Andre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (13), pp.1570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cc47807f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Polymers: Sequencing of Natural and Synthetic Macromolecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Precision PEGylated Polymers Obtained by Sequence-Controlled Copolymerization and Postpolymerization Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sansanee Srichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201406766⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (35), pp.9385-9389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201403799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404920v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some More Insights on Precisely Controlled Polymer Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Well-Defined Polystyrene Rink Amide Soluble Supports and Their Use in Peptide Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Imane Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201400072⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 215 (20), pp.1984-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201400347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407081v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization of Single Polymer Chains by Stepwise Intramolecular Cross-Linking of Sequence-Controlled Macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (37), pp.12888-12891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja507889x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-containing macromolecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some More Insights on Precisely Controlled Polymer Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Sumerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.1958⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.377-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201400072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404959v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Sequence-Controlled Semicrystalline Comb Copolymers: Influence of Primary Structure on Materials Properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lotz</w:t>
+                <w:t xml:space="preserve">Reading Polymers: Sequencing of Natural and Synthetic Macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Mutlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma4023179⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (48), pp.13010-13019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201406766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404979v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Structure Control of Oligomers Based on Natural and Synthetic Building Blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Sequence-Controlled Semicrystalline Comb Copolymers: Influence of Primary Structure on Materials Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sansanee Srichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navaphun Kayunkid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mz5000575⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (5), pp.1570-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma4023179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404986v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Molecularly Encoded Oligomers Using a Chemoselective “AB + CD” Iterative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tam Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (2), pp.141-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/marc.201300774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperiodic Copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary Structure Control of Oligomers Based on Natural and Synthetic Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3 (10), pp.1020-1023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mz5004823⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz5000575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404935v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Lesen” von Polymeren: Die Sequenzierung natürlicher und synthetischer Makromoleküle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aperiodic Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201406766⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (10), pp.1020-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz5004823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02407267v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precisely Controlled Polymer Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Lesen” von Polymeren: Die Sequenzierung natürlicher und synthetischer Makromoleküle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201300871⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (48), pp.13224-13233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201406766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407078v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Control: An Underestimated Parameter in Recent Polymer Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precisely Controlled Polymer Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Sumerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201200475⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.122-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201300871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02405191v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing on Polymer Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure Control: An Underestimated Parameter in Recent Polymer Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ar400097a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 214 (2), pp.135-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201200475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405103v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient Routes to Efficiently N-PEGylated Peptides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Writing on Polymer Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mz400260e⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (11), pp.2696-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ar400097a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405023v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-controlled polymerization using dendritic macromonomers: precise chain-positioning of bulky functional clusters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amitav Sanyal</w:t>
+                <w:t xml:space="preserve">Convenient Routes to Efficiently N-PEGylated Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Meszynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CC43501F⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (8), pp.641-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz400260e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405182v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-Controlled Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence-controlled polymerization using dendritic macromonomers: precise chain-positioning of bulky functional clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgul Gok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Zamfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitav Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mitsuo Sawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1238149⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (66), pp.7280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CC43501F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404805v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Strong Electron-Donor Monomers in Sequence-Controlled Polymerizations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence-Controlled Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Ouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuo Sawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mz3001513⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (6146), pp.1238149-1238149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1238149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405279v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled folding of polystyrene single chains: design of asymmetric covalent bridges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Polymer-Chain Encoding: Synthesis of Highly Complex Monomer Sequence Patterns by Using Automated Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Theato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1PY00514F⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (49), pp.12254-12257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201206371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision polyelectrolytes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Ultra-precise insertion of functional monomers in chain-growth polymerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CC14823K⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405317v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-precise insertion of functional monomers in chain-growth polymerizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirela Zamfir</w:t>
+                <w:t xml:space="preserve">Influence of Strong Electron-Donor Monomers in Sequence-Controlled Polymerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sansanee Srichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2151⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (5), pp.589-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz3001513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405207v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-Chain Encoding: Synthesis of Highly Complex Monomer Sequence Patterns by Using Automated Protocols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Controlled folding of polystyrene single chains: design of asymmetric covalent bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Theato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201206371⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7), pp.1796-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1PY00514F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02405194v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Positioning of Activated Ester Moieties on Well-Defined Linear Polymer Chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Precision polyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sansanee Srichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Theato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201100611⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (10), pp.1517-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CC14823K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02405323v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Inverse” synthesis of polymer bioconjugates using soluble supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Meszynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (32), pp.3887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2CC30233K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Science: The Next Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled Positioning of Activated Ester Moieties on Well-Defined Linear Polymer Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Kakuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Zamfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brent Sumerlin</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Theato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (9), pp.721-721. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201200171⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201100611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407072v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow science</w:t>
+                <w:t xml:space="preserve">Polymer Science: The Next Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Sumerlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.1415⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (9), pp.721-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201200171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02405229v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods of polymer synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2PY90007F⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (8), pp.588-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.1415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407074v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled folding of synthetic polymer chains through the formation of positionable covalent bridges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jana Falkenhagen</w:t>
+                <w:t xml:space="preserve">New methods of polymer synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Barner-Kowollik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.964⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7), pp.1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2PY90007F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02405352v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Präzisionssynthese bioabbaubarer Polymere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomas</w:t>
+                <w:t xml:space="preserve">Controlled folding of synthetic polymer chains through the formation of positionable covalent bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Fechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Falkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201103076⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.234-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407277v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Synthesis of Biodegradable Polymers</w:t>
+                <w:t xml:space="preserve">Präzisionssynthese bioabbaubarer Polymere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201103076⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (40), pp.9412-9414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201103076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405337v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Switchable Materials Prepared Using the OEGMA-Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision Synthesis of Biodegradable Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201100597⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (40), pp.9244-9246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201103076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405364v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic accordions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-Switchable Materials Prepared Using the OEGMA-Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/473040a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (19), pp.2237-2243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201100597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405346v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Macromolecular Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic accordions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giuseppone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201000728⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 473 (7345), pp.40-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/473040a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407071v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Polymer Microstructures Prepared by Atom Transfer Radical Copolymerization of Styrene and N-substituted Maleimides</w:t>
+                <w:t xml:space="preserve">Precision Macromolecular Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Pfeifer</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Börner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (2), pp.127-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201000664⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.113-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201000728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407344v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-chain technology using discrete synthetic macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuo Sawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (12), pp.917-924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nchem.1175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tailored Polymer Microstructures Prepared by Atom Transfer Radical Copolymerization of Styrene and N-substituted Maleimides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201000664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intramolecular Hydrogen Bonding: The Case of beta-Phosphorylated Nitroxide (= Aminoxyl) Radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Acerbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16151,64 +16285,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Synthesis of Non-natural Polymers with Controlled Primary Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16255,51 +16389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-Phase Synthesis as a Tool for the Preparation of Sequence-Defined Oligomers Based on Natural Amino Acids and Synthetic Building Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16340,265 +16474,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Sequence-Controlled Copolymers Using Time-Regulated Additions of N -Substituted Maleimides in Styrenic Radical Polymerizations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Introduction to Sequence-Controlled Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium SeriesVol. 1170</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-131, 2014, </w:t>
+              <w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium Series Vol. 1170</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-11, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407045v1</w:t>
+                <w:t xml:space="preserve">hal-02407038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Introduction to Sequence-Controlled Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Sequence-Controlled Copolymers Using Time-Regulated Additions of N -Substituted Maleimides in Styrenic Radical Polymerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shishkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sansanee Srichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium Series Vol. 1170</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-11, 2014, </w:t>
+              <w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium SeriesVol. 1170</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-131, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407038v1</w:t>
+                <w:t xml:space="preserve">hal-02407045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Polymers with Controlled Microstructure Based on Styrene and N -Substituted Maleimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chan-Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16736,51 +16870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Polymer Primary Structure Using CRP: Synthesis of Sequence-Controlled and Sequence-Defined Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17055,51 +17189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="364C111A"/>
+    <w:nsid w:val="B747B381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17286,51 +17420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-lutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3893-2458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155043420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3264-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Sergent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66762-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby&#8208;zerbino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baxter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nerantzaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Husser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Covas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#228;fer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00402" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ossowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranajit Barman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9852" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Samokhvalova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coluzza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00393" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ryckelynck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lutz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749575v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tschopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Decher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petropoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Becht" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112465" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Youssef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/prechem.3c00077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202100368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873648v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin-Sergent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Konishcheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Kebe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Greff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200412" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Mondal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Flesch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02581" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Launay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Amalian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fadler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas K&#246;nig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00516B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Louwsma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123465" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roszak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01052B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cavallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eric Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tsarevsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Sumerlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pyun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20190263" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kopyshev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#246;rner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29496" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000215" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00938" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abd&#8208;el&#8208;aziz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner&#8208;kowollik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Binder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#246;ker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202000216" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008864" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Razzini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8815" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090777v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Krapp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cirauqui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2661" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eric Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Telitel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Karamessini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116271" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lotz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00307" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al  Ouahabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29218" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFXKR94-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wiedmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerscher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf M&#252;lhaupt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01621" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Felix K&#246;nig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szweda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11566-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201900110" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00446" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00813" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201803027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Boukhet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Baaken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804895" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800173" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335096v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810559" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700764" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959034v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700426" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700747" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702384" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657091v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1543-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al&#8197;ouahabi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201702384" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01104-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700680" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Amalian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Ouahabi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cavallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F K&#246;nig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3947" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. W. Baxter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc03633g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700582" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monasadat Talarimoghari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dylewska" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hoffmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouikhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2450" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01737" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Poyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00496f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407244v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774193v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Felix Konig" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700651" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404849v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.01.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.07.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504619" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MW05ZJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847264v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604386" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48BNFXGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Saim Gunay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2016.06.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407218v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460672v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Roy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7413" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHZGXFPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660756v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604595" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Milenkovic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605279/full" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fierens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Steenberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Reyniers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01699" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meijer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Matyjaszewski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2016.24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407085v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Trinh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04537" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460553v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01051" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460654v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meszynska" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verchin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8237" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404899v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00890" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer-Krauser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06646h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404891v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.057" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTJKXZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02639" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404914v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansanee Srichan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V62VF9BX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460650v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502414" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LLC8TKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500072" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460530v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Kotera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00606" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404950v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201403799" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5PTW09-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Imane Amrane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400347" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GH7LSZFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shishkan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Zamfir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre Gauthier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47807f" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406766" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVXQHHS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407081v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400072" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMQDNGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404940v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507889x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404959v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Colquhoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1958" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404979v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4023179" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404986v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5000575" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405001v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300774" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SFJP8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5004823" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407267v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201406766" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGPPXC4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407078v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300871" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201200475" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJWBZRSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405103v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar400097a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405023v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stutz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz400260e" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baradel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Gok" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Sanyal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43501F" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404805v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Liu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238149" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405279v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz3001513" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405257v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1PY00514F" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14823K" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405207v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2151" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405194v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206371" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-089KLN4V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405323v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Kakuchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100611" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJ58DL8W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405306v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30233K" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407072v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Liu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200171" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405229v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1415" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42EEE86A7A580E432C26B3B8461F7DC356F912C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407074v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY90007F" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405352v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmidt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fechler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Falkenhagen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.964" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F8C924DEF0BD979266CF7C7C60755308BFC6784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407277v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201103076" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDB9B7NV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405337v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201103076" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE79211CD1FC77DC0D8D42D9C5742DED8252D6A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405364v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201100597" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJ19FBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/473040a" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30B60EA6D80F5E108C65642ED59095E34B7D1C96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407071v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000728" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407344v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeifer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000664" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405332v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1175" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D2E368DBB759BFE6FB82606002F80D056762D70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179162v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acerbis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200690201" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0HC3ZK4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125156v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050590r" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407135v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407179v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Meyer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407131v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096.ch1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407055v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626664-00066" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405113v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch008" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407038v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407068v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527655427.ch7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407358v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. B&#246;rner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53349-4.00173-4" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407062v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1101.ch001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801579v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemercier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0768.ch008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-lutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3893-2458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155043420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3264-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Sergent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66762-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby&#8208;zerbino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nerantzaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Husser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. W. Baxter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ossowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511868" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Covas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#228;fer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00402" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranajit Barman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ryckelynck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lutz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Samokhvalova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coluzza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400223" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749575v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tschopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Decher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petropoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Becht" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112465" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Youssef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/prechem.3c00077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202100368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873648v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin-Sergent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Konishcheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Kebe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Greff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200412" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fadler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas K&#246;nig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02887" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Cao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Krapp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouahabi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.11.802" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Launay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Amalian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010171" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00164" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Mondal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Flesch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02581" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00516B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Louwsma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123465" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cavallo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eric Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roszak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01052B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abd&#8208;el&#8208;aziz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner&#8208;kowollik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Binder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#246;ker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202000216" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Gao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tsarevsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Sumerlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pyun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20190263" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861966v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00938" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000215" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kopyshev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#246;rner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29496" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008864" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cirauqui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2661" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Razzini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8815" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eric Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Telitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Karamessini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wiedmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luitz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerscher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf M&#252;lhaupt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01621" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lotz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053460v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFXKR94-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29218" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Felix K&#246;nig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szweda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11566-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404757v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201900110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00813" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00446" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201803027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Boukhet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Baaken" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804895" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810559" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091893v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sato" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800173" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084939v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700764" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc03633g" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Amalian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Ouahabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cavallo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. K&#246;nig" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3947" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404833v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700680" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700426" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702384" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1543-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700747" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774259v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01104-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201702384" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774178v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Poyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00496f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monasadat Talarimoghari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dylewska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hoffmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouikhi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2450" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774200v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01737" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404839v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700582" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957136v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.07.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774193v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700651" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.01.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604595" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584126v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Milenkovic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605279/full" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460695v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504619" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MW05ZJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407218v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460672v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Roy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7413" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHZGXFPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604386" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48BNFXGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460688v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Saim Gunay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2016.06.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fierens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Steenberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Reyniers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01699" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meijer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Matyjaszewski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2016.24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407085v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Trinh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04537" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02639" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.057" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTJKXZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meszynska" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verchin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8237" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460553v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404899v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00890" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258279v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer-Krauser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06646h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502414" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LLC8TKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404914v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansanee Srichan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V62VF9BX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500072" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460530v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Kotera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00606" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404959v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Colquhoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1958" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405013v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shishkan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Zamfir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre Gauthier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47807f" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404950v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201403799" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5PTW09-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404927v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Imane Amrane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400347" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GH7LSZFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507889x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407081v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400072" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMQDNGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404920v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406766" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVXQHHS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404979v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4023179" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300774" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SFJP8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5000575" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5004823" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407267v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201406766" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGPPXC4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407078v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300871" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201200475" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJWBZRSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405103v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar400097a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405023v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stutz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz400260e" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baradel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Gok" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Sanyal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43501F" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404805v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Liu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238149" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405194v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206371" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-089KLN4V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405207v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2151" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz3001513" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405257v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1PY00514F" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405317v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14823K" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405306v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30233K" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405323v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Kakuchi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100611" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJ58DL8W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407072v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Liu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200171" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405229v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1415" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42EEE86A7A580E432C26B3B8461F7DC356F912C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407074v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY90007F" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405352v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmidt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fechler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Falkenhagen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.964" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F8C924DEF0BD979266CF7C7C60755308BFC6784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407277v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201103076" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDB9B7NV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405337v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201103076" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE79211CD1FC77DC0D8D42D9C5742DED8252D6A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405364v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201100597" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJ19FBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/473040a" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30B60EA6D80F5E108C65642ED59095E34B7D1C96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407071v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000728" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405332v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1175" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D2E368DBB759BFE6FB82606002F80D056762D70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407344v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeifer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000664" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179162v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acerbis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200690201" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0HC3ZK4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125156v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050590r" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407135v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407179v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Meyer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407131v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096.ch1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407055v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626664-00066" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405113v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407038v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407045v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407068v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527655427.ch7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407358v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. B&#246;rner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53349-4.00173-4" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407062v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1101.ch001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801579v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemercier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0768.ch008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>