--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,17134 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17082 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.09090909091px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Lutz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'Institut de Science et d'Ingénierie Supramoléculaires (ISIS), UMR 7006</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3893-2458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155043420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DtEQJvQAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3264-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lutz est directeur de recherche au CNRS et directeur de l'Institut des sciences et de l'ingénierie supramoléculaires situé à Strasbourg, France. Il a obtenu son doctorat à l'Université de Montpellier II en 2000 et son diplôme d'habilitation à l'Université de Potsdam en 2009. Avant de rejoindre ISIS, il a été postdoctorant à l'Université Carnegie Mellon (2001-2003), responsable du groupe de recherche Nanotechnology for Life Science à l'Institut Fraunhofer IAP (2003-2010) et responsable du groupe de Chimie Macromoléculaire de Précision à l'Institut Charles Sadron (2010-2022). Ses travaux portent sur la synthèse de polymères à séquence contrôlée et sur la conception de polymères informationnels. Il est l'auteur de plus de 250 publications, dont 10 brevets, et est un chercheur hautement cité par l'ISI dans la catégorie Chimie. Il a reçu en 2018 la Médaille d'Argent du CNRS et en 2024 le Prix Langevin de l'Académie des Sciences.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (135)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and Precise Editing of Digital Polymers Through Parallel or Series Toehold‐Mediated Strand Displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Ossowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nerantzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e11868. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202511868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Precise Polymer Conjugation on Aptamer-Target Binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nerantzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Di Primo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (11), pp.2389-2395. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5c00402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Strategy to Access All Stereosequences in a Synthetic Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranajit Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (48), pp.44430-44436. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c15603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Laser‐Induced Edition to Collision‐Induced Sequencing of Digital Oligomers in a Single Gas‐Phase Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby‐zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.10016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration, simplification and potential parallelization of digital polymers sequencing by coupling tandem mass spectrometry with ion mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66762-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis and Poly(ethylene glycol)-Like Conjugation of the Mango-II Fluorogenic RNA Aptamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nerantzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (3), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Synthesis of Sequence‐Coded Morpholinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul N. W. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (29), pp.e202501161. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202501161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo‐Accelerated Synthesis of Oligo(triazole amide)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Becht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202400759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging and Releasing Information in Synthetic Digital Polymers Using a Strand-Displacement Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nerantzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (10), pp.6456-6460. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c13953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Design of Sequence‐Defined Polyurethanes: Exploring Controlled Folding Through Computational Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Samokhvalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Coluzza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202400223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Nitroxides To Model the Ion Mobility Behavior of Nitroxide-Ended Oligomers: A Bottom-up Approach To Predict Mobility Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.534-541. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.3c00393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ion mobility spectrometry to understand signal dilution during tandem mass spectrometry sequencing of digital polymers: Experimental evidence of intramolecular cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (17), pp.e9852. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.9852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Sequence‐Defined Heteropolymers Enable Controlled Film Growth in Layer‐By‐Layer Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranajit Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tschopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gero Decher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (22), pp.2400482. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202400482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Evaluation of a Library of Cleavable Mass Tags for Digital Polymers Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (45), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202310801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular Information Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Samokhvalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202300014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of sequence-defined polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 199, pp.112465. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Polymers with Precise Carbamate Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itab Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Samokhvalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (8), pp.480-484. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/prechem.3c00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent Attachment and Detachment by Reactive DESI of Sequence‐Coded Polymer Taggants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itab Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Carvin-Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniia Konishcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydina Kebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (21), pp.2200412. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202200412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep Growth “Polymerizations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nerantzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223 (12), pp.2100368. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202100368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption Electrospray Ionization (DESI) of Digital Polymers: Direct Tandem Mass Spectrometry Decoding and Imaging from Materials Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathagata Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniia Konishcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.2001088. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202001088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and sequencing of informational poly(amino phosphodiester)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Roszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (37), pp.5279-5282. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY01052B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Polymères, Messagers à l’Échelle Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Industrie &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain Entropy Beats Hydrogen Bonds to Unfold and Thread Dialcohol Phosphates inside Cyanostar Macrocycles To Form [3]Pseudorotaxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Fadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (6), pp.4532-4546. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.0c02887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Digital Information Stored in Polymer by Nanopore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Krapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Radenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (3), pp.98a. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2020.11.802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Alkoxyamine Design to Enable Automated Tandem Mass Spectrometry Sequencing of Digital Poly(phosphodiester)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.917-926. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202010171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precisely Defined Aptamer- b -Poly(phosphodiester) Conjugates Prepared by Phosphoramidite Polymer Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nerantzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.481-485. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.1c00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Sequence-Defined Supramolecules Obtained by the DNA-Guided Assembly of Biohybrid Poly(phosphodiester)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathagata Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nerantzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Flesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Maaloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.3423-3429. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing the portrait of Antoine de Lavoisier in a single macromolecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Schutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical conjugation of nucleic acid aptamers and synthetic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nerantzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (24), pp.3498-3509. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY00516B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Abiological Digital Poly(phosphodiester)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.1791-1800. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of phenylalanine-rich sequence-defined oligomers onto Kevlar fibers for fiber-reinforced polyolefin composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Louwsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.123465. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting carboxylate salts in the ESI source to simplify positive mode MS/MS sequencing of acid-terminated encoded polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Telitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Karamessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 448, pp.116271. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2019.116271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polymères de précision : du laboratoire à l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next 100 Years of Polymer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Abd‐el‐aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Barner‐kowollik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Böker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221 (16), pp.2000216. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202000216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Bottle Brushes with Positioned Selenols: Extending the Toolbox of Oxidative Single Polymer Chain Folding with Conformation Analysis by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Schué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kopyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.154-162. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.29496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100th Anniversary of Macromolecular Science Viewpoint: Toward Artificial Life-Supporting Macromolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Bond Cleavage in Informational Poly(Alkoxyamine Phosphodiester)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (12), pp.2000215. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202000215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professor Krzysztof Matyjaszewski—A Pioneer in Polymer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Tsarevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Sumerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Pyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.13-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20190263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and Repair in Informational Poly(N‐substituted urethane)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathagata Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (46), pp.20390-20393. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202008864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Capacity Digital Polymers: Storing Images in Single Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (10), pp.4022-4029. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerolysin nanopores decode digital information stored in tailored macromolecular analytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Krapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Cirauqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (50), pp.eabc2661. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abc2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal conditions for tandem mass spectrometric sequencing of information‐containing nitrogen‐substituted polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathagata Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Razzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (14), pp.e8815. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Protocol for the Synthesis of “ N -Coded” Oligo- and Poly( N -Substituted Urethanes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathagata Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (8), pp.1002-1005. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing data encrypted in sequence-controlled poly(alkoxyamine phosphodiester)s by combining ion mobility with tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (11), pp.7266-7272. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable Thermoresponsive Micelle-Inspired Polymer Ionic Liquids as Molecular Shuttles for Anionic Payloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Wiedmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Luitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kerscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Mülhaupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (24), pp.9672 - 9681. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.9b01621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Soluble Polymer Supports with Precisely Controlled Loading Capacity for Sequence-defined Oligomer Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.403-410. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.29218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homolysis of C ON bonds during MS/MS of oligo(alkoxyamine amide) protomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 438, pp.29-35. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Crystallization of Abiotic Coded Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (7), pp.779-782. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-editable macromolecular information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Felix König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Szweda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.3774. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11566-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de l'information macromoléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 446, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Life Emerge from Synthetic Polymers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rosarium Philosophorum – Macromolecules, 60 (1-2), pp.151-159. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.201900110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic Sequence-Coded Oligomers as Efficient InVivo Taggants for the Identification of Implanted Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Karamessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Simon-Yarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniia Konishcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (33), pp.10574--10578. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation of Sequence-Controlled Synthetic Polymers through Biological Nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mordjane Boukhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Felix König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Baaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (3), pp.182a. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur : Le séquençage des polymères numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavable Binary Dyads: Simplifying Data Extraction and Increasing Storage Density in Digital Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (21), pp.6266--6269. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201803027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequences of Sequences: Spatial Organization of Coded Matter through Layer-by-Layer Assembly of Digital Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Szweda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tschopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gero Decher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (48), pp.15817-15821. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201810559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Graphical Visualization of Messages Encoded in Sequence-Defined Synthetic Polymers Using Kendrick Mass Defect Analysis of their MS/MS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219 (16), pp.1800173. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201800173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Macromolecules Containing Phenylalanine and Aliphatic Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Louwsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (8), pp.1700764. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201700764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative mode MS/MS to read digital information encoded in sequence-defined oligo(urethane)s: A mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Telitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 421, pp.271-278. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocontrolled Synthesis of Abiotic Sequence-Defined Oligo(Phosphodiester)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Felix König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Telitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (24), pp.1700651. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201700651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst: Being a Chemist in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.155-156. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of oligoarylacetylenes with defined conjugated sequences using tailor-made soluble polymer supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Szweda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul N. W. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (59), pp.8312--8315. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cc03633g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the structure of sequence-defined poly ( phosphodiester)s for optimal MS/MS reading of digital information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. F. König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (11), pp.788-798. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation of Precision Polymers through Biological Nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mordjane Boukhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Felix König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Baaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (24), pp.1700680. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201700680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine einfache Methode der nachträglichen Modifizierung zur Kontrolle der Seitenketteninformation digitaler Polymere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Felix König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129 (25), pp.7403-7407. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201702384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry sequencing of long digital polymers facilitated by programmed inter-byte fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.967. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01104-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Sequence-Coded Oligourethane Barcodes for Plastic Materials Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Karamessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (24), pp.1700426. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201700426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Post-Polymerization Modification Method for Controlling Side-Chain Information in Digital Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Felix König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (25), pp.7297-7301. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201702384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS/MS-Assisted Design of Sequence-Controlled Synthetic Polymers for Improved Reading of Encoded Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Szweda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.1149 - 1159. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1543-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Sequences: Toward Next-Gen Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (24), pp.1700747. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201700747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Polymer-Protein Interaction with Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monasadat Talarimoghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Dylewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Baaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112 (3), pp.457a. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2016.11.2450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-DECODER: Milliseconds Sequencing of Coded Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (20), pp.8290--8296. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Field of Sequence-Controlled Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (24), pp.1700582. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence-coded ATRP macroinitiators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Telitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (34), pp.4988-4991. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7py00496f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastique binaires : l’avenir de la mémoire numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 523, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging chemistry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1-2), pp.17. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS/MS Digital Readout: Analysis of Binary Information Encoded in the Monomer Sequences of Poly(triazole amide)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (7), pp.3715--3722. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b04537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification-Tagging of Methacrylate-Based Intraocular Implants Using Sequence Defined Polyurethane Barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Karamessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.1604595. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201604595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding in 2D: Using intentional dispersity to enhance the information capacity of sequence-coded polymer barcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Karamessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olgica Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (36), pp.10722-10725. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201605279/full⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal Synthesis of Xeno Nucleic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (50), pp.17945-17948. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201604386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoselective Synthesis of Uniform Sequence-Coded Polyurethanes and Their Use as Molecular Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Saim Gunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Karamessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Amalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.114--126. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Polymères Codés : une nouvelle propriété de la matière synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 404, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem mass spectrometry sequencing in the negative ion mode to read binary information encoded in sequence-defined poly(alkoxyamine amide)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Kumar Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.22--28. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ATRP-Made Soluble Polymer Supports for Phosphoramidite Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (10), pp.3462--3469. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201504619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal Synthesis of “Easy-to-Read” Information-Containing Polymers Using Phosphoramidite and Radical Coupling Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (30), pp.9417-9420. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b06222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Design To Push the Boundaries of Sequence Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Telitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Reyniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (24), pp.9336-9344. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From precision polymers to complex materials and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (5), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/natrevmats.2016.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Monodisperse Sequence-Coded Polymers with Chain Lengths above DP100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (10), pp.1077--1080. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Non-Natural Sequence-Encoded Polymers Using Phosphoramidite Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (16), pp.5629--5635. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b02639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debromination of ATRP-made Wang soluble polymer supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.341-347. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2015.02.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent synthesis of digitally-encoded poly(alkoxyamine amide)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Kumar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Fischer-Krauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (86), pp.15677-15680. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc06646h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of digitally encoded polymers that can be decoded and erased</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Kumar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Meszynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Verchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7237. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS/MS Sequencing of Digitally Encoded Poly(alkoxyamine amide)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Kumar Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (13), pp.4319--4328. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding Macromolecules: Inputting Information in Polymers Using Monomer-Based Alphabets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (14), pp.4759-4767. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Information-Containing Macromolecules by Ligation of Dyad-Encoded Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (34), pp.11961--11965. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201502414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the synthesis of sequence-controlled poly(vinyl benzyl amine-co-N-substituted maleimides) copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansanee Srichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.338-346. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Monodisperse Sequence-Defined Polymers Using Protecting-Group-Free Iterative Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216 (14), pp.1498-1506. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201500072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Lesen” von Polymeren: Die Sequenzierung natürlicher und synthetischer Makromoleküle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (48), pp.13224-13233. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201406766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precisely Controlled Polymer Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Sumerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.122-122. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201300871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-containing macromolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (6), pp.455-456. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.1958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Polymers: Sequencing of Natural and Synthetic Macromolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (48), pp.13010-13019. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201406766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalization of Single Polymer Chains by Stepwise Intramolecular Cross-Linking of Sequence-Controlled Macromolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Kumar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (37), pp.12888-12891. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja507889x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some More Insights on Precisely Controlled Polymer Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Sumerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.377-377. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201400072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex single-chain polymer topologies locked by positionable twin disulfide cyclic bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shishkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Zamfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (13), pp.1570. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc47807f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision PEGylated Polymers Obtained by Sequence-Controlled Copolymerization and Postpolymerization Modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansanee Srichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126 (35), pp.9385-9389. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201403799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Well-Defined Polystyrene Rink Amide Soluble Supports and Their Use in Peptide Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Imane Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (20), pp.1984-1990. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201400347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Sequence-Controlled Semicrystalline Comb Copolymers: Influence of Primary Structure on Materials Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansanee Srichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navaphun Kayunkid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (5), pp.1570-1577. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma4023179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Molecularly Encoded Oligomers Using a Chemoselective “AB + CD” Iterative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tam Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201300774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Structure Control of Oligomers Based on Natural and Synthetic Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.291-294. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz5000575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (10), pp.1020-1023. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz5004823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence-Controlled Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Sawamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 341 (6146), pp.1238149-1238149. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1238149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Control: An Underestimated Parameter in Recent Polymer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214 (2), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201200475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing on Polymer Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (11), pp.2696-2705. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ar400097a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Routes to Efficiently N-PEGylated Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Meszynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Börner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (8), pp.641-644. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz400260e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence-controlled polymerization using dendritic macromonomers: precise chain-positioning of bulky functional clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgul Gok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Zamfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitav Sanyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (66), pp.7280. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CC43501F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods of polymer synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Barner-Kowollik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (7), pp.1677. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2PY90007F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Strong Electron-Donor Monomers in Sequence-Controlled Polymerizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansanee Srichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (5), pp.589-592. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz3001513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled folding of polystyrene single chains: design of asymmetric covalent bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Zamfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Theato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (7), pp.1796-1802. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1PY00514F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision polyelectrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansanee Srichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Zamfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.1517-1519. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC14823K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Chain Encoding: Synthesis of Highly Complex Monomer Sequence Patterns by Using Automated Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Zamfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (49), pp.12254-12257. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201206371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-precise insertion of functional monomers in chain-growth polymerizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Zamfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1138. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Inverse” synthesis of polymer bioconjugates using soluble supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Meszynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (32), pp.3887. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CC30233K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Positioning of Activated Ester Moieties on Well-Defined Linear Polymer Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Kakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Zamfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Theato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201100611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Science: The Next Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Sumerlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (9), pp.721-721. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201200171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (8), pp.588-589. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.1415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-chain technology using discrete synthetic macromolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Sawamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (12), pp.917-924. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.1175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Polymer Microstructures Prepared by Atom Transfer Radical Copolymerization of Styrene and N-substituted Maleimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Pfeifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201000664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präzisionssynthese bioabbaubarer Polymere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (40), pp.9412-9414. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201103076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled folding of synthetic polymer chains through the formation of positionable covalent bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Fechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Falkenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.234-238. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Switchable Materials Prepared Using the OEGMA-Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (19), pp.2237-2243. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201100597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Synthesis of Biodegradable Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (40), pp.9244-9246. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201103076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic accordions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giuseppone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 473 (7345), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/473040a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Macromolecular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Börner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.113-114. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201000728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular Hydrogen Bonding: The Case of beta-Phosphorylated Nitroxide (= Aminoxyl) Radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Acerbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (10), pp.2119-2132. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.200690201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and Molar Mass Evolution during Atom Transfer Radical Polymerization of n -Butyl Acrylate Using Automatic Continuous Online Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Matyjaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (23), pp.9556-9563. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma050590r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence-Controlled Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2018, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527806096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Sawamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2014-1170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Field of Sequence-Controlled Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequence-Controlled Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.1-26, 2017, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527806096.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3. Synthesis of Non-natural Polymers with Controlled Primary Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Kumar Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-inspired Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-106, 2016, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781782626664-00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-Phase Synthesis as a Tool for the Preparation of Sequence-Defined Oligomers Based on Natural Amino Acids and Synthetic Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium SeriesVol. 1170</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-116, 2014, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Sequence-Controlled Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium Series Vol. 1170</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-11, 2014, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Sequence-Controlled Copolymers Using Time-Regulated Additions of N -Substituted Maleimides in Styrenic Radical Polymerizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Shishkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansanee Srichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequence-Controlled Polymers: Synthesis, Self-Assembly, and Properties, ACS Symposium SeriesVol. 1170</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-131, 2014, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2014-1170.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Polymers with Controlled Microstructure Based on Styrene and N -Substituted Maleimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chan-Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Zamfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Polymers by Post-Polymerization Modification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.173-192, 2013, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527655427.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Polymer Primary Structure Using CRP: Synthesis of Sequence-Controlled and Sequence-Defined Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Zamfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Controlled Radical Polymerization: Materials and Applications, ACS Symposium SeriesVol. 1101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2012, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2012-1101.ch001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic–Biological Hybrid Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science: A Comprehensive Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.543-586, 2012, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-53349-4.00173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phosphonylated nitroxides and alkoxyamines in controlled / &amp;quot;living&amp;quot; radical polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krzysztof Matyjaszewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlled/Living Radical Polymerization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Volume 768, Chapter 8, p. 189-193, 2000, ACS Symposium Series, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2000-0768.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId493"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17189,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B747B381"/>
+    <w:nsid w:val="9762DFD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17420,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-lutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3893-2458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155043420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3264-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Sergent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66762-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby&#8208;zerbino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nerantzaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Husser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. W. Baxter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ossowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511868" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Covas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#228;fer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00402" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranajit Barman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ryckelynck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lutz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Samokhvalova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coluzza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400223" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749575v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tschopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Decher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petropoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Becht" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112465" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Youssef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/prechem.3c00077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202100368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873648v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin-Sergent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Konishcheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Kebe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Greff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200412" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fadler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas K&#246;nig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02887" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Cao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Krapp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouahabi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.11.802" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Launay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Amalian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010171" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00164" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Mondal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Flesch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02581" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00516B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Louwsma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123465" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cavallo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eric Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roszak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01052B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abd&#8208;el&#8208;aziz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner&#8208;kowollik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Binder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#246;ker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202000216" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Gao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tsarevsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Sumerlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pyun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20190263" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861966v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00938" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000215" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kopyshev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#246;rner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29496" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008864" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cirauqui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2661" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Razzini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8815" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eric Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Telitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Karamessini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wiedmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luitz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerscher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf M&#252;lhaupt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01621" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lotz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053460v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFXKR94-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29218" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Felix K&#246;nig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szweda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11566-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404757v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201900110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00813" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00446" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201803027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Boukhet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Baaken" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804895" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810559" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091893v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sato" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800173" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084939v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700764" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc03633g" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Amalian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Ouahabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cavallo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. K&#246;nig" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3947" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404833v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700680" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700426" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702384" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1543-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700747" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774259v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01104-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201702384" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774178v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Poyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00496f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monasadat Talarimoghari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dylewska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hoffmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouikhi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2450" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774200v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01737" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404839v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700582" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957136v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.07.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774193v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700651" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.01.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604595" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584126v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Milenkovic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605279/full" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460695v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504619" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MW05ZJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407218v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460672v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Roy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7413" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHZGXFPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604386" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48BNFXGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460688v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Saim Gunay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2016.06.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fierens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Steenberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Reyniers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01699" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meijer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Matyjaszewski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2016.24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407085v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Trinh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04537" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02639" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.057" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTJKXZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meszynska" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verchin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8237" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460553v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404899v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00890" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258279v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer-Krauser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06646h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502414" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LLC8TKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404914v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansanee Srichan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V62VF9BX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500072" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460530v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Kotera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00606" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404959v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Colquhoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1958" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405013v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shishkan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Zamfir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre Gauthier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47807f" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404950v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201403799" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5PTW09-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404927v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Imane Amrane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400347" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GH7LSZFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507889x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407081v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400072" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMQDNGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404920v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406766" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVXQHHS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404979v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4023179" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300774" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SFJP8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5000575" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5004823" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407267v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201406766" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGPPXC4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407078v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300871" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201200475" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJWBZRSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405103v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar400097a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405023v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stutz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz400260e" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baradel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Gok" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Sanyal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43501F" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404805v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Liu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238149" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405194v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206371" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-089KLN4V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405207v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2151" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz3001513" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405257v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1PY00514F" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405317v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14823K" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405306v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30233K" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405323v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Kakuchi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100611" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJ58DL8W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407072v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Liu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200171" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405229v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1415" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42EEE86A7A580E432C26B3B8461F7DC356F912C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407074v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY90007F" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405352v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmidt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fechler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Falkenhagen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.964" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F8C924DEF0BD979266CF7C7C60755308BFC6784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407277v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201103076" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDB9B7NV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405337v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201103076" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE79211CD1FC77DC0D8D42D9C5742DED8252D6A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405364v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201100597" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJ19FBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405346v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/473040a" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30B60EA6D80F5E108C65642ED59095E34B7D1C96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407071v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000728" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405332v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1175" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D2E368DBB759BFE6FB82606002F80D056762D70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407344v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeifer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000664" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179162v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acerbis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200690201" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0HC3ZK4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125156v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050590r" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407135v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407179v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Meyer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407131v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096.ch1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407055v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626664-00066" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405113v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407038v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407045v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407068v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527655427.ch7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407358v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. B&#246;rner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53349-4.00173-4" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407062v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1101.ch001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801579v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemercier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0768.ch008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-lutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3893-2458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155043420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DtEQJvQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3264-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ossowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nerantzaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Covas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#228;fer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5c00402" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranajit Barman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby&#8208;zerbino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Sergent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Obeid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66762-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Husser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00540" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. W. Baxter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Becht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400759" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ryckelynck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lutz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13953" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Samokhvalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coluzza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400223" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9852" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749575v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tschopp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Decher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400482" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112465" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Youssef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/prechem.3c00077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873648v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin-Sergent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Konishcheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Kebe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Greff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200412" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202100368" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Amalian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Mondal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Cavallo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eric Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001088" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roszak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01052B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fadler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas K&#246;nig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02887" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Krapp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouahabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.11.802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Launay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Flesch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02581" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00516B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Louwsma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123465" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eric Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Telitel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Karamessini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2019.116271" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abd&#8208;el&#8208;aziz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner&#8208;kowollik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Binder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#246;ker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202000216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404704v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schu&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kopyshev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#246;rner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29496" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00938" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000215" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Gao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tsarevsky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Sumerlin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pyun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20190263" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008864" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cirauqui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2661" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Razzini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8815" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404661v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00813" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wiedmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Luitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kerscher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf M&#252;lhaupt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b01621" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404545v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29218" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053460v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFXKR94-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404668v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lotz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00307" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Felix K&#246;nig" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Szweda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11566-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404757v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413003v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201900110" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804895" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407184v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordjane Boukhet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Baaken" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201803027" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335096v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810559" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sato" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800173" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700764" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.07.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Poyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700651" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.01.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774186v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc03633g" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983183v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Amalian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Ouahabi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cavallo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. K&#246;nig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3947" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404833v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700680" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201702384" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01104-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959034v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700426" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702384" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657091v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1543-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404842v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700747" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monasadat Talarimoghari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dylewska" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hoffmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouikhi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2450" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774200v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01737" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404839v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700582" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00496f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407244v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407085v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Huc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Trinh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04537" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660756v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604595" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584126v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Milenkovic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605279/full" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604386" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48BNFXGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460688v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Saim Gunay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2016.06.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Roy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7413" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHZGXFPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504619" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MW05ZJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568985v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06222" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404858v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fierens" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Steenberge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Reyniers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01699" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404878v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meijer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Matyjaszewski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/natrevmats.2016.24" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460530v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Kotera" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00606" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02639" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404891v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.057" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTJKXZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258279v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer-Krauser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06646h" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460654v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meszynska" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verchin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8237" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460553v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01051" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404899v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00890" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460650v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502414" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LLC8TKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404914v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansanee Srichan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V62VF9BX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404905v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500072" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407267v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201406766" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGPPXC4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407078v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300871" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404959v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Colquhoun" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1958" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404920v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406766" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVXQHHS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507889x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407081v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400072" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMQDNGN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405013v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shishkan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Zamfir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre Gauthier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc47807f" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404950v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Badi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201403799" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5PTW09-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404927v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Imane Amrane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400347" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GH7LSZFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404979v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4023179" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405001v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300774" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SFJP8RB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404986v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5000575" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404935v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz5004823" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404805v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Liu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238149" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201200475" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJWBZRSX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405103v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar400097a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405023v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stutz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz400260e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405182v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baradel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Gok" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Sanyal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC43501F" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407074v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY90007F" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz3001513" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405257v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1PY00514F" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405317v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC14823K" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405194v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206371" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-089KLN4V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405207v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2151" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405306v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30233K" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405323v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Kakuchi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100611" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJ58DL8W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407072v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Liu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201200171" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405229v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1415" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42EEE86A7A580E432C26B3B8461F7DC356F912C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405332v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1175" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D2E368DBB759BFE6FB82606002F80D056762D70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407344v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmidt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeifer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000664" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407277v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201103076" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDB9B7NV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405352v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fechler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Falkenhagen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.964" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F8C924DEF0BD979266CF7C7C60755308BFC6784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201100597" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJ19FBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405337v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201103076" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE79211CD1FC77DC0D8D42D9C5742DED8252D6A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405346v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/473040a" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30B60EA6D80F5E108C65642ED59095E34B7D1C96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407071v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000728" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179162v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acerbis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200690201" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0HC3ZK4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125156v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050590r" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407135v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407179v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Meyer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407131v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806096.ch1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407055v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626664-00066" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405113v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch007" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407038v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch001" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407045v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2014-1170.ch008" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407068v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527655427.ch7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407062v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2012-1101.ch001" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407358v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. B&#246;rner" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53349-4.00173-4" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801579v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemercier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0768.ch008" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>