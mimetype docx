--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -75,195 +75,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high resolution multimodal MRI densely labelled holistic structural brain atlas</w:t>
+                <w:t xml:space="preserve">Cerebral Amyloid Angiopathy and Risk of Dementia in Patients With Cognitive Complaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José V Manjón</w:t>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
+                <w:t xml:space="preserve">Matthieu Morice Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Ruiz-Perez</w:t>
+                <w:t xml:space="preserve">Thomas Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Mansencal</w:t>
+                <w:t xml:space="preserve">Marianne Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edern Le Bot</w:t>
+                <w:t xml:space="preserve">Johanna Conhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.9457. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 106 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-026-40186-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000218009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560922v1</w:t>
+                <w:t xml:space="preserve">hal-05627272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding cortical folding with deep learning: toward neurodevelopmental biomarkers of psychiatric disorders</w:t>
               </w:r>
@@ -381,15699 +381,15833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the typical development of the central sulcus in infancy: A longitudinal evaluation of its morphology and link to behaviour</w:t>
+                <w:t xml:space="preserve">Ultra-high resolution multimodal MRI densely labelled holistic structural brain atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Dornier</w:t>
+                <w:t xml:space="preserve">José V Manjón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Gérard</w:t>
+                <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leprince</w:t>
+                <w:t xml:space="preserve">Marina Ruiz-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000546958⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.9457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-40186-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283047v1</w:t>
+                <w:t xml:space="preserve">hal-05560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of closed sutures on cranial morphology in Apert and Crouzon syndromes: A quantitative analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faster decline of very prodromal dementia with Lewy bodies when amyloid positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyza Ben Bouazza</w:t>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Rohée Traoré</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Uguen</w:t>
+                <w:t xml:space="preserve">Claire Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.70013⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.e70141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dad2.70141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593442v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A self-supervised learning framework for discovering cortical folding patterns under genetic influence: Application to the Anterior Cingulate Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fraize</w:t>
+                <w:t xml:space="preserve">Antoine Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garzón</w:t>
+                <w:t xml:space="preserve">Héloïse de Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Graham Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593481v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-supervised learning framework for discovering cortical folding patterns under genetic influence: Application to the Anterior Cingulate Cortex</w:t>
+                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dufournet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Laval</w:t>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rivière</w:t>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse de Vareilles</w:t>
+                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Murray</w:t>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.987⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379993v1</w:t>
+                <w:t xml:space="preserve">hal-05075733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Cognitive Stability Among Plasma p-tau 181 Negative Individuals: A 5-year Analysis of the Multidomain Alzheimer Prevention Trial Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe Barreto de Souto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaj Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (7), pp.glaf113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glaf113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075733v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Stability Among Plasma p-tau 181 Negative Individuals: A 5-year Analysis of the Multidomain Alzheimer Prevention Trial Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kaj Blennow</w:t>
+                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glaf113⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483622v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster decline of very prodromal dementia with Lewy bodies when amyloid positive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the typical development of the central sulcus in infancy: A longitudinal evaluation of its morphology and link to behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+                <w:t xml:space="preserve">Amaia Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Paquet</w:t>
+                <w:t xml:space="preserve">Alexia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pasquier</w:t>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), pp.e70141. </w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dad2.70141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000546958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163449v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the chimpanzee and human brain superficial structural connectivities</w:t>
+                <w:t xml:space="preserve">The influence of closed sutures on cranial morphology in Apert and Crouzon syndromes: A quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlig Chauvel</w:t>
+                <w:t xml:space="preserve">Ombline Delassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Pascucci</w:t>
+                <w:t xml:space="preserve">Lyza Ben Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivy Uszynski</w:t>
+                <w:t xml:space="preserve">Adèle Rohée Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Herlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Mathieu Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-024-02823-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (1), pp.40-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893305v1</w:t>
+                <w:t xml:space="preserve">hal-05593442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to improve the alignment of individual cytoarchitectonic maps of the Julich-Brain atlas using cortical folding landmarks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grey-matter structure markers of Alzheimer's disease, Alzheimer's conversion, functioning and cognition: a metaanalysis across 11 cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Langlet</w:t>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmut Mohlberg</w:t>
+                <w:t xml:space="preserve">Nikitas Koussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sidorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhad538⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 46 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406987v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-matter structure markers of Alzheimer's disease, Alzheimer's conversion, functioning and cognition: a metaanalysis across 11 cohorts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework to improve the alignment of individual cytoarchitectonic maps of the Julich-Brain atlas using cortical folding landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikitas Koussis</w:t>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Sidorenko</w:t>
+                <w:t xml:space="preserve">Clement Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Mohlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.70089⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.bhad538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhad538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815478v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pattern of cortical thickness associated with executive dysfunction in MCI and SCC: The MEMENTO cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of the chimpanzee and human brain superficial structural connectivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roussel</w:t>
+                <w:t xml:space="preserve">Maëlig Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Chene</w:t>
+                <w:t xml:space="preserve">Marco Pascucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fischer</w:t>
+                <w:t xml:space="preserve">Ivy Uszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Mangin</w:t>
+                <w:t xml:space="preserve">Bastien Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180 (10), pp.1100-1107. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229 (8), pp.1943-1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-024-02823-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610607v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of representation and transfer learning for anatomical neuroimaging: application to psychiatry</w:t>
+                <w:t xml:space="preserve">The pattern of cortical thickness associated with executive dysfunction in MCI and SCC: The MEMENTO cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+                <w:t xml:space="preserve">D. Andriuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Gori</w:t>
+                <w:t xml:space="preserve">M. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Petiton</w:t>
+                <w:t xml:space="preserve">Genevieve Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Louiset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">C. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (10), pp.1100-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436585v1</w:t>
+                <w:t xml:space="preserve">hal-04610607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo mapping of the deep and superficial white matter connectivity in the chimpanzee brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Leprince</w:t>
+                <w:t xml:space="preserve">Exploring the potential of representation and transfer learning for anatomical neuroimaging: application to psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Petiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 282, pp.120362. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04893342v1</w:t>
+                <w:t xml:space="preserve">hal-04436585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">In vivo mapping of the deep and superficial white matter connectivity in the chimpanzee brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Uszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ophelie Foubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp.120362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2022.803934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830591v1</w:t>
+                <w:t xml:space="preserve">hal-04893342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prodromal characteristics of dementia with Lewy bodies: baseline results of the MEMENTO memory clinics nationwide cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Pasquier</w:t>
+                <w:t xml:space="preserve">Sulcal morphology as cognitive decline predictor in older adults with memory complaints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mortamais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Anne Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Balem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menjot de Champfleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-022-01037-0⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.84-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2022.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769651v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal morphology as cognitive decline predictor in older adults with memory complaints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Menjot de Champfleur</w:t>
+                <w:t xml:space="preserve">Prodromal characteristics of dementia with Lewy bodies: baseline results of the MEMENTO memory clinics nationwide cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2022.02.003⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-022-01037-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472823v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of APOE ε4 with cerebral gray matter volumes in non-demented older adults: the MEMENTO cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Regy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fayosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 250, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.118966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium prevents grey matter atrophy in patients with bipolar disorder: an international multicenter study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+                <w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Laidi</w:t>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Favre</w:t>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Pauling</w:t>
+                <w:t xml:space="preserve">Ophelie Foubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (7), pp.1201-1210. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.803934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291719004112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2022.803934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876160v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Clustering Acceleration With a Modified Kmeans++ Algorithm Using Data Parallelism</w:t>
+                <w:t xml:space="preserve">Consensus-based guidance for conducting and reporting multi-analyst studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Goicovich</w:t>
+                <w:t xml:space="preserve">Balazs Aczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Olivares</w:t>
+                <w:t xml:space="preserve">Barnabas Szaszi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Román</w:t>
+                <w:t xml:space="preserve">Gustav Nilsonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Vázquez</w:t>
+                <w:t xml:space="preserve">Olmo van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Poupon</w:t>
+                <w:t xml:space="preserve">Casper Albers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e72185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2021.727859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.72185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508604v1</w:t>
+                <w:t xml:space="preserve">inserm-03431812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes mellitus and cognition</w:t>
+                <w:t xml:space="preserve">Fiber Clustering Acceleration With a Modified Kmeans++ Algorithm Using Data Parallelism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frison</w:t>
+                <w:t xml:space="preserve">Isaac Goicovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Proust-Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Mangin</w:t>
+                <w:t xml:space="preserve">Paulo Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+                <w:t xml:space="preserve">Claudio Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bombois</w:t>
+                <w:t xml:space="preserve">Andrea Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012440⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2021.727859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278377v1</w:t>
+                <w:t xml:space="preserve">hal-03508604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus-based guidance for conducting and reporting multi-analyst studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diabetes mellitus and cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabas Szaszi</w:t>
+                <w:t xml:space="preserve">Eric Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Nilsonne</w:t>
+                <w:t xml:space="preserve">Cecile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olmo van den Akker</w:t>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casper Albers</w:t>
+                <w:t xml:space="preserve">Stephanie Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e72185. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (8), pp.e836-e848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.72185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03431812v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the Synergies between Paleoanthropology and Brain Imaging?</w:t>
+                <w:t xml:space="preserve">Lithium prevents grey matter atrophy in patients with bipolar disorder: an international multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Pauling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym13101974⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (7), pp.1201-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291719004112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508610v1</w:t>
+                <w:t xml:space="preserve">hal-02876160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Associations Between Diffusion Tensor Imaging Parameters and Frailty in Older Adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Perus</w:t>
+                <w:t xml:space="preserve">What Are the Synergies between Paleoanthropology and Brain Imaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13101974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.16343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901933v1</w:t>
+                <w:t xml:space="preserve">hal-03508610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superficial white matter: A review on the dMRI analysis methods and applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudio Román</w:t>
+                <w:t xml:space="preserve">Automatic labeling of cortical sulci using patch- or CNN-based segmentation techniques combined with bottom-up geometric constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mancip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116673⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.101651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517336v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neocortical morphometry in Huntington's disease: Indication of the coexistence of abnormal neurodevelopmental and neurodegenerative processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subjective cognitive and non‐cognitive complaints and brain MRI biomarkers in the MEMENTO cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dauphinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gaura</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102211⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.e12051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dad2.12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521738v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Coarse to Fine-Grained Parcellation of the Cortical Surface Using a Fiber-Bundle Atlas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reliability and heritability of cortical folds and their genetic correlations across hemispheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Houenou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Fabrizio Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Faskowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00032⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01163-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071615v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimaging Evidence for Increased Neurite Density in Patients Taking Lithium: A Replication Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivy Uszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Teillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000507556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reliability and heritability of cortical folds and their genetic correlations across hemispheres</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Coarse to Fine-Grained Parcellation of the Cortical Surface Using a Fiber-Bundle Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Faskowitz</w:t>
+                <w:t xml:space="preserve">Narciso López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01163-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026964v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic labeling of cortical sulci using patch- or CNN-based segmentation techniques combined with bottom-up geometric constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superficial white matter: A review on the dMRI analysis methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Mancip</w:t>
+                <w:t xml:space="preserve">Miguel Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101651⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.116673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517321v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective cognitive and non‐cognitive complaints and brain MRI biomarkers in the MEMENTO cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neocortical morphometry in Huntington's disease: Indication of the coexistence of abnormal neurodevelopmental and neurodegenerative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vellas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Pasquier</w:t>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cointepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dad2.12051⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.102211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975611v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFClust: Fast fiber clustering for large tractography datasets for a detailed study of brain connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narciso López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 220, pp.117070. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective associations between physical activity levels and white matter integrity in older adults: results from the MAPT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maltais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Boisvert-Vigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Perus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maturitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 137, pp.24-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.maturitas.2020.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic group-wise whole-brain short association fiber bundle labeling based on clustering and cortical surface information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narciso López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12938-020-00786-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of cortical folding waves and prematurity-related deviations revealed by spatial and spectral analysis of gyrification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Leroy</w:t>
+                <w:t xml:space="preserve">Prospective Associations Between Diffusion Tensor Imaging Parameters and Frailty in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maltais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+                <w:t xml:space="preserve">Philipe de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Perus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 185, pp.934-946. </w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (5), pp.1050-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jgs.16343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781242v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the Cortex Shape as a Proxy of White Matter Swelling in Severe Cerebral Small Vessel Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plis de passage&amp;quot; Deserve a Role in Models of the Cortical Folding Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois de Guio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00753⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (6), pp.1035 - 1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-019-00734-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192939v1</w:t>
+                <w:t xml:space="preserve">hal-02521779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DACT1 enhancer modulates brain asymmetric temporal regions involved in language processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulcal morphology in Alzheimer's disease: an effective marker of diagnosis and cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bertoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Leroy</w:t>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Philippe</w:t>
+                <w:t xml:space="preserve">Fabian Corlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (10), pp.5322-5332. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/539189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064349v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02266990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the asynchrony of cortical maturation in the infant brain: a MRI multi-parametric clustering approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Widespread white matter microstructural abnormalities in bipolar disorder: evidence from mega- and meta-analyses across 3033 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Pauling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+                <w:t xml:space="preserve">Jacques Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 185, pp.641-653. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (13), pp.2285 - 2293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-019-0485-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966812v1</w:t>
+                <w:t xml:space="preserve">hal-05223805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plis de passage&amp;quot; Deserve a Role in Models of the Cortical Folding Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DACT1 enhancer modulates brain asymmetric temporal regions involved in language processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-019-00734-8⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (10), pp.5322-5332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/539189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521779v1</w:t>
+                <w:t xml:space="preserve">hal-03064349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal morphology in Alzheimer's disease: an effective marker of diagnosis and cognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian Corlier</w:t>
+                <w:t xml:space="preserve">Mapping the asynchrony of cortical maturation in the infant brain: a MRI multi-parametric clustering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185, pp.641-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02266990v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread white matter microstructural abnormalities in bipolar disorder: evidence from mega- and meta-analyses across 3033 individuals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melissa Pauling</w:t>
+                <w:t xml:space="preserve">Higher in vivo Cortical Intracellular Volume Fraction Associated with Lithium Therapy in Bipolar Disorder: A Multicenter NODDI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Teillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Stout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (13), pp.2285 - 2293. </w:t>
+              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-019-0485-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000498854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223805v1</w:t>
+                <w:t xml:space="preserve">inserm-02098022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher in vivo Cortical Intracellular Volume Fraction Associated with Lithium Therapy in Bipolar Disorder: A Multicenter NODDI Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dynamics of cortical folding waves and prematurity-related deviations revealed by spatial and spectral analysis of gyrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Polosan</w:t>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Angleys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000498854⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185, pp.934-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02098022v1</w:t>
+                <w:t xml:space="preserve">hal-01781242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and neuroimaging features and brain β-amyloidosis in individuals at risk of Alzheimer's disease (INSIGHT-preAD): a longitudinal observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration of the Cortex Shape as a Proxy of White Matter Swelling in Severe Cerebral Small Vessel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Gagliardi</w:t>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (4), pp.335 - 346. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30029-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777834v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of amyloid status in a cohort of elderly individuals with memory complaints: validation of the method of quantification and determination of positivity thresholds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A validation dataset for Macaque brain MRI segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bertin</w:t>
+                <w:t xml:space="preserve">Yael Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Labit</w:t>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sullivan Marie</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12149-017-1221-0⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716483v1</w:t>
+                <w:t xml:space="preserve">hal-02155748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Plasma amyloid levels within the Alzheimer's process and correlations with central biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Allinquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.858-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalz.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784749v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Types of White Matter Hyperintensities in CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.526. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validation dataset for Macaque brain MRI segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.297 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.11.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02155748v1</w:t>
+                <w:t xml:space="preserve">hal-01784749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma amyloid levels within the Alzheimer's process and correlations with central biomarkers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How interindividual differences in brain anatomy shape reading accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Vidal</w:t>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
+                <w:t xml:space="preserve">Margot Roëll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bombois</w:t>
+                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Allinquant</w:t>
+                <w:t xml:space="preserve">Antoinette Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (7), pp.858-868. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (2), pp.701-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalz.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1516-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533144v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How interindividual differences in brain anatomy shape reading accuracy</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Probabilistic Maps of Mesial Temporal Lobe Structures in Children and Adolescents’ Brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">Antoine Bouyeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Roëll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Dhaif Bekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
+                <w:t xml:space="preserve">Victor Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Jobert</w:t>
+                <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 223 (2), pp.701-712. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1516-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2018.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905248v1</w:t>
+                <w:t xml:space="preserve">hal-03129759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Probabilistic Maps of Mesial Temporal Lobe Structures in Children and Adolescents’ Brains</w:t>
+                <w:t xml:space="preserve">Cognitive and neuroimaging features and brain β-amyloidosis in individuals at risk of Alzheimer's disease (INSIGHT-preAD): a longitudinal observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouyeure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Germanaud</w:t>
+                <w:t xml:space="preserve">Bruno Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhaif Bekha</w:t>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Delattre</w:t>
+                <w:t xml:space="preserve">Francis Nyasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefevre</w:t>
+                <w:t xml:space="preserve">Hovagim Bakardjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2018.00098⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.335 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30029-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129759v1</w:t>
+                <w:t xml:space="preserve">hal-01777834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primatologist: A modular segmentation pipeline for macaque brain morphometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+                <w:t xml:space="preserve">Evaluation of amyloid status in a cohort of elderly individuals with memory complaints: validation of the method of quantification and determination of positivity thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (2), pp.75 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12149-017-1221-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02155739v1</w:t>
+                <w:t xml:space="preserve">hal-01716483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Noulhiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Developmental Trajectories of Cortical Folding Comparable Between Cross-sectional Datasets of Fetuses and Preterm Newborns?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Angleys</w:t>
+                <w:t xml:space="preserve">Primatologist: A modular segmentation pipeline for macaque brain morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv123⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.306-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342582v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and imaging markers in non-demented subjects attending a memory clinic: study design and baseline findings of the MEMENTO cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13195-017-0288-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01580853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of 3-year clinical course in CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (17), pp.1787 - 1795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATI: A Large Distributed Infrastructure for the Neuroimaging of Cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12021-016-9295-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organising white matter in a brain without corpus callosum fibres</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Are Developmental Trajectories of Cortical Folding Comparable Between Cross-sectional Datasets of Fetuses and Preterm Newborns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines de Macedo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Angleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.022⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.3023 - 3035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436280v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete Hippocampal Inversion: A Comprehensive MRI Study of Over 2000 Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnana.2015.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head-to-Head Comparison of Two Popular Cortical Thickness Extraction Algorithms: A Cross-Sectional and Longitudinal Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organising white matter in a brain without corpus callosum fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Olof Wahlund</w:t>
+                <w:t xml:space="preserve">Audrey Bénézit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Karla Monzalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0117692. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.155-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373371v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal morphology as a new imaging marker for the diagnosis of early onset Alzheimer's disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Head-to-Head Comparison of Two Popular Cortical Thickness Extraction Algorithms: A Cross-Sectional and Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bottlaender</w:t>
+                <w:t xml:space="preserve">Alberto Redolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Corne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lagarde</w:t>
+                <w:t xml:space="preserve">David Manset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Barkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Olof Wahlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2015.04.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0117692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254276v1</w:t>
+                <w:t xml:space="preserve">hal-01373371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction strategy for diffusion-weighted images corrupted with motion: application to the DTI evaluation of infants' white matter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulcal morphology as a new imaging marker for the diagnosis of early onset Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
+                <w:t xml:space="preserve">Lorraine Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bertoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottlaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (11), pp.2932-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2015.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2014.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437458v1</w:t>
+                <w:t xml:space="preserve">hal-01254276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Central Sulcus Morphology in Primates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Bogart</w:t>
+                <w:t xml:space="preserve">Correction strategy for diffusion-weighted images corrupted with motion: application to the DTI evaluation of infants' white matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000362431⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (8), pp.981-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432448v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicenter tractography study of deep white matter tracts in bipolar I disorder: psychotic features and interhemispheric disconnectivity.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the Central Sulcus Morphology in Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Wessa</w:t>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Phillips</w:t>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bogart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2013.4513⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000362431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01056549v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shape of the ACC Contributes to Cognitive Control Efficiency in Preschoolers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Vidal</w:t>
+                <w:t xml:space="preserve">A multicenter tractography study of deep white matter tracts in bipolar I disorder: psychotic features and interhemispheric disconnectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+                <w:t xml:space="preserve">Julia Linke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00459⟩</w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (4), pp.388-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2013.4513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904853v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01056549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road ahead to cure Alzheimer’s disease: development of biological markers and neuroimaging methods for prevention trials across all stages and target populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Lista</w:t>
+                <w:t xml:space="preserve">The Shape of the ACC Contributes to Cognitive Control Efficiency in Preschoolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaven S Khachaturian</w:t>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul S Aisen</w:t>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amouyel</w:t>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (3), pp.181-202. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), pp.96-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14283/jpad.2014.32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098836v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Cortico-Striatal Connectivity onto the Cortical Surface: A New Tractography-Based Approach to Study Huntington Disease.</w:t>
+                <w:t xml:space="preserve">The road ahead to cure Alzheimer’s disease: development of biological markers and neuroimaging methods for prevention trials across all stages and target populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Marrakchi-Kacem</w:t>
+                <w:t xml:space="preserve">Enrica Cavedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delmaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pamela Guevara</w:t>
+                <w:t xml:space="preserve">Simone Lista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Poupon</w:t>
+                <w:t xml:space="preserve">Zaven S Khachaturian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecomte</w:t>
+                <w:t xml:space="preserve">Paul S Aisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amouyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053135⟩</w:t>
+              <w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), pp.181-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jpad.2014.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804579v1</w:t>
+                <w:t xml:space="preserve">hal-01098836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface smoothing: a way back in early brain morphogenesis.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Cortico-Striatal Connectivity onto the Cortical Surface: A New Tractography-Based Approach to Study Huntington Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra S. Hüppi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Linda Marrakchi-Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40810-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e53135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00944650v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward global tractography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.290-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larger seems twistier : Spectral Analysis of Gyrification patterns (SpAnGy) applied to adult brain size polymorphism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Surface smoothing: a way back in early brain morphogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Dubois</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Intwali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra S. Hüppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.07.053⟩</w:t>
+              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (Pt 1), pp.590-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40810-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01967156v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00944650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hippocampal CA1 atrophy in memory encoding deficits in amnestic Mild Cognitive Impairment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Larger seems twistier : Spectral Analysis of Gyrification patterns (SpAnGy) applied to adult brain size polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (4), pp.3309-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.11.036⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.1257-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00642176v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01967156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffeomorphic brain registration under exhaustive sulcal constraints.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+                <w:t xml:space="preserve">Role of hippocampal CA1 atrophy in memory encoding deficits in amnestic Mild Cognitive Impairment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud La Joie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2011.2108665⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.3309-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793675v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00642176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple q-shell diffusion propagator imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebihan</w:t>
+                <w:t xml:space="preserve">Diffeomorphic brain registration under exhaustive sulcal constraints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1214-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2011.2108665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00531473v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of 10 tractography algorithms on a realistic diffusion MR phantom.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Multiple q-shell diffusion propagator imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Jeurissen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.01.032⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.603-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00559191v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of a HARDI fiber bundle atlas using a two-level clustering strategy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Marrakchi</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of 10 tractography algorithms on a realistic diffusion MR phantom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gouttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Jeurissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.220-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00541944v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00559191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Bayesian cortical sulci recognition and spatial normalization.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Inference of a HARDI fiber bundle atlas using a two-level clustering strategy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cointepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information processing in medical imaging : proceedings of the .. conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.176-87</w:t>
+              <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (Pt 1), pp.550-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776670v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00541944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding in patients with bipolar disorder or unipolar depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Penttilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ringuenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (2), pp.127-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00390374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel global tractography algorithm based on an adaptive spin glass model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (Pt 1), pp.927-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04268-3_114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00502716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchrony of the early maturation of white matter bundles in healthy infants: quantitative landmarks revealed noninvasively by diffusion tensor imaging.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Perrin</w:t>
+                <w:t xml:space="preserve">Joint Bayesian cortical sulci recognition and spatial normalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tucholka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information processing in medical imaging : proceedings of the .. conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.176-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349654v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity-Based Parcellation of the Cortical Mantle Using q-Ball Diffusion Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008, pp.368406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2008/368406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic anatomo-functional parcellation of the cortex: how many regions?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinel</w:t>
+                <w:t xml:space="preserve">Asynchrony of the early maturation of white matter bundles in healthy infants: quantitative landmarks revealed noninvasively by diffusion tensor imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85990-1_48⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (1), pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00502805v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of fMRI data revisited: improving the sensitivity and reliability of fMRI group studies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Probabilistic anatomo-functional parcellation of the cortex: how many regions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tucholka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2007.903226⟩</w:t>
+              <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (Pt 2), pp.399-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85990-1_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00333747v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00502805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional reconstruction of stained histological slices and 3D non-linear registration with in-vivo MRI for whole baboon brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delzescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164 (1), pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of q-ball imaging with a diffusion fibre-crossing phantom on a clinical scanner.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Constantinesco</w:t>
+                <w:t xml:space="preserve">Structural analysis of fMRI data revisited: improving the sensitivity and reliability of fMRI group studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tucholka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2005.1650⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (9), pp.1256-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2007.903226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349670v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00333747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatized clustering and functional geometry of human parietofrontal networks for language, space, and number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferath Kherif</w:t>
+                <w:t xml:space="preserve">Validation of q-ball imaging with a diffusion fibre-crossing phantom on a clinical scanner.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Flandin</w:t>
+                <w:t xml:space="preserve">Bernard Rieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Rivière</w:t>
+                <w:t xml:space="preserve">Patrick Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.09.023⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 360 (1457), pp.881-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2005.1650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00349681v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinotopic organization of visual mental images as revealed by functional magnetic resonance imaging.</w:t>
+                <w:t xml:space="preserve">Automatized clustering and functional geometry of human parietofrontal networks for language, space, and number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Klein</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Olivier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferath Kherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2004.07.006⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (3), pp.1192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349680v1</w:t>
+                <w:t xml:space="preserve">hal-00349681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot, hand, face and eye representation in the human striatum.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retinotopic organization of visual mental images as revealed by functional magnetic resonance imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Isabelle Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferath Kherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13 (2), pp.162-9. </w:t>
+              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (1), pp.26-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/13.2.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2004.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349699v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and structural alterations of the intraparietal sulcus in a developmental dyscalculia of genetic origin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 40 (4), pp.847-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00106-008-1787-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographical layout of hand, eye, calculation, and language-related areas in the human parietal lobe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simon</w:t>
+                <w:t xml:space="preserve">Foot, hand, face and eye representation in the human striatum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (2), pp.162-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/13.2.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349713v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring disease progression in CADASIL with diffusion magnetic resonance imaging: a study with whole brain histogram analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabina Pappata</w:t>
+                <w:t xml:space="preserve">What is the best similarity measure for motion correction in fMRI time series?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (5), pp.470-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2002.1009383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349703v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00333696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the best similarity measure for motion correction in fMRI time series?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Roche</w:t>
+                <w:t xml:space="preserve">Monitoring disease progression in CADASIL with diffusion magnetic resonance imaging: a study with whole brain histogram analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Pappata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (12), pp.2902-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00333696v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographical layout of hand, eye, calculation, and language-related areas in the human parietal lobe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (3), pp.475-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIGHT COLLATERAL SULCUS MORPHOLOGY CORRELATES WITH RECEPTIVE COMMUNICATION IN PRETERM BORN ADOLESCENTS AND NEONATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racim Menasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEE, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURAL-CONNECTIVITY-BASED INDIVIDUAL PARCELLATIONS IMPROVE REGIONAL CORTICAL THICKNESS HERITABILITY STUDY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Rivière</w:t>
+                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athenes, Grece, France</w:t>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577309v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auriau</w:t>
+                <w:t xml:space="preserve">STRUCTURAL-CONNECTIVITY-BASED INDIVIDUAL PARCELLATIONS IMPROVE REGIONAL CORTICAL THICKNESS HERITABILITY STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ISBI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athenes, Grece, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494994v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supervised contrastive learning unveils cortical folding pattern linked to prematurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gondova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIDL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de la normalité du fer intracérébral par IRM/QSM pour le diagnostic des maladies neurodégénératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badagbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Radiologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc ZINS, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of abnormal folding patterns with unsupervised deep generative models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLCN workshop, held in conjunction of MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifold-based exploration of the links between precentral sulcus interruptions and language-associated area 55b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Y. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM (Organization for Human Brain Mapping )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unearthing the Evolutionary History of Genetic Variants Influencing Human Sulcal Widening Authors: Introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Philippe</w:t>
+                <w:t xml:space="preserve">Manifold-based exploration of the links between cortical morphology and functional architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM ( Organization for Human Brain Mapping )</w:t>
+              <w:t xml:space="preserve">OHBM (Organization for Human Brain Mapping )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876133v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold-based exploration of the links between cortical morphology and functional architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+                <w:t xml:space="preserve">Heritability of surface area and cortical thickness: a comparison between the Human Connectome Project and the UK Biobank dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poupon</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM (Organization for Human Brain Mapping )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ISBI 2019 - Proceedings of the IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876128v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02016831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of surface area and cortical thickness: a comparison between the Human Connectome Project and the UK Biobank dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Folding dynamics of the Central Sulcus : a longitudinal study on preterms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse de Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - Proceedings of the IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">OHBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02016831v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding dynamics of the Central Sulcus : a longitudinal study on preterms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Leroy</w:t>
+                <w:t xml:space="preserve">CHENONCEAU: towards a novel mesoscopic (100/200μm) post-mortem human brain MRI atlas at 11.7T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Beaujoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa Yebga Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM</w:t>
+              <w:t xml:space="preserve">OHBM ( Organization for Human Brain Mapping )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876130v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHENONCEAU: towards a novel mesoscopic (100/200μm) post-mortem human brain MRI atlas at 11.7T</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Unearthing the Evolutionary History of Genetic Variants Influencing Human Sulcal Widening Authors: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Tilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason J Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM ( Organization for Human Brain Mapping )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876136v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal-based morphometry in Parkinson’s disease: a study of reliability and disease effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Anatomical Characterizations of the Posterior Sylvian Fissure using the Human Connectome Project Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Medical Information Processing and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OHBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026975v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Anatomical Characterizations of the Posterior Sylvian Fissure using the Human Connectome Project Database</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A study of feasibility for genome-wide haplotype association of complex traits in imaging genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">BIBM 2018 - Proceedings of The IEEE International Conference on Bioinformatics and Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876125v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02016635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of feasibility for genome-wide haplotype association of complex traits in imaging genetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+                <w:t xml:space="preserve">Sulcal-based morphometry in Parkinson’s disease: a study of reliability and disease effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Faskowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIBM 2018 - Proceedings of The IEEE International Conference on Bioinformatics and Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Medical Information Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mazatlán, France. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2511590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02016635v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congenital unilateral upper limb absence flattens the contralateral hand knob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Makin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Organization for Human Brain Mapping Meeting (OHBM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organization for Human Brain Mapping, Jun 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the successive waves of cortical folding in the developing brain using MRI and spectral analysis of gyrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Angleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie T2* sur cerveau entier pour les études multicentriques de recherche clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric depth of the superior temporal sulcus: A widely stable landmark in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie L. Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hamburg, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of the Superior Temporal Sulcus: a Robust Human Landmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie L. Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2013 - International Conference on Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Seattle, WA, USA, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint T1 and Brain Fiber Log-Demons Registration Using Currents to Model Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Siless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools to study development, aging and genetics of intersubject variability in cortical morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sound of one hand clapping in the chimpanzees brain (Pan troglodytes): Neurocorrelates of asymmetries for auditory gestures in the motor hand and homologous language areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kochunov</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Stéphanie L. Bogart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cantalupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia M. Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, QUEBEC, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Meeting of the American Society of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austin, Texas, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488277v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sound of one hand clapping in the chimpanzees brain (Pan troglodytes): Neurocorrelates of asymmetries for auditory gestures in the motor hand and homologous language areas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Tools to study development, aging and genetics of intersubject variability in cortical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kochunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Lancaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the American Society of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austin, Texas, Région indéterminée</w:t>
+              <w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, QUEBEC, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488268v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCO: a coherent diffeomorphic framework for brain registration under exhaustive sulcal constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Perrot Matthieu</w:t>
+                <w:t xml:space="preserve">Constructing a dictionary of human brain folding patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tucholka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, United Kingdom. pp.730-738</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.117-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534432v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing a dictionary of human brain folding patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Rivière</w:t>
+                <w:t xml:space="preserve">DISCO: a coherent diffeomorphic framework for brain registration under exhaustive sulcal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrot Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.117-24</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, United Kingdom. pp.730-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776671v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Diffeomorphic Cortical Registration Under Manifold Sulcal Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.1127-1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Inter-Slice Intensity Normalization using Histogram Scale-Space Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delzescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of MICCAI'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Saint-Malo, France, France. pp.242--249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisubject Non-Rigid Registration of Brain MRI using Intensity and Geometric Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Conf. on Medical Image Computing and Computer-Assisted Intervention (MICCAI'01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Utrecht, The Netherlands, Netherlands. pp.734--742, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45468-3_88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16083,1548 +16217,1548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and genetics influences on hemispheric asymmetry in superficial white matter bundles: evidence from HCP and UK biobank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Kibrislioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05500344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical sulci are regional neurodevelopmental biomarkers of schizophrenia diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Germanaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114989v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114993v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Human Brain from the Prenatal Period to Infancy Using 3D Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Handbook of Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.50-84, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of an Extended Short Fiber Bundle Atlas Using Sulcus-Based Constraints for a Diffeomorphic Inter-subject Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Labra Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Diffusion MRI International MICCAI Workshop, Granada, Spain, September 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-333, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05831-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcus Identification and Labeling</w:t>
+                <w:t xml:space="preserve">Sulci as Landmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arthur W. Toga. </w:t>
+              <w:t xml:space="preserve">Toga, Arthur W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Mapping: An Encyclopedic Reference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.365-371, 2015</w:t>
+              <w:t xml:space="preserve">Brain Mapping: an Encyclopedic Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp."45 - 52",, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487996v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulci as Landmarks</w:t>
+                <w:t xml:space="preserve">Sulcus Identification and Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Rivière</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Toga, Arthur W. </w:t>
+              <w:t xml:space="preserve">Arthur W. Toga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Mapping: an Encyclopedic Reference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp."45 - 52",, 2015</w:t>
+              <w:t xml:space="preserve">Brain Mapping: An Encyclopedic Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.365-371, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487991v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking transfer learning from Human to Chimpanzee for sulcus recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Foubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphological evolution of the primate brain revealed by alignment of the cortical sulci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stochino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Foubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2020 - 26th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual meeting, Canada. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02868500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the motor-hand area morphology in Great Apes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Foubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stochino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OBHM 2020 - Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual conference, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectonics-informed partition of the cortex at sub-millimetre resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hamburg, Germany. , 5, pp.951, 2014, F1000Posters</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01074735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17634,154 +17768,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardised clinical multicentric whole brain T2* mapping protocol at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM Annual Meeting Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17791,161 +17925,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chavalarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId554"/>
+      <w:footerReference w:type="default" r:id="rId561"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18092,51 +18226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560922v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morell-Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40186-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Dornier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia G&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000546958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Delassus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyza Ben Bouazza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Roh&#233;e Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bellelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barreto de Souto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.70141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Chauvel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02823-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Langlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Mohlberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhad538" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Koussis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sidorenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04610607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andriuta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.394" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Popov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120362" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-01037-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04472823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Gutierrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Regy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sabia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118966" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pauling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719004112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Goicovich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Olivares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rom&#225;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V&#225;zquez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.727859" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012440" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03431812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Szaszi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsonne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo van den Akker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Albers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72185" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101974" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maltais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Perus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16343" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guevara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guevara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116673" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102211" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00032" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876161v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Teillac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mathias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Faskowitz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01163-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Borne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mancip" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101651" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dauphinot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vellas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S&#225;nchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117070" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876159v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boisvert-Vigneault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2020.04.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-020-00786-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02192939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Guio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00753" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064349v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/539189" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00734-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266990v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Corlier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hamelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.07.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0485-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02098022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000498854" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777834v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nyasse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gagliardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30029-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Labit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-017-1221-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883315v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00526" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155748v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.11.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02533144v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Allinquant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.01.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905248v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1516-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129759v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyeure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaif Bekha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2018.00098" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155739v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342582v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines de Macedo Santos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv123" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01580853v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-017-0288-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Hadj-Selem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003252" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436280v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.022" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Redolfi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Barkhof" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Olof Wahlund" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117692" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254276v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.04.019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6484WTGC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Kulikova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.05.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Phillips" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2013.4513" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904853v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00459" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098836v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Cavedo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lista" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaven S Khachaturian" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Aisen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2014.32" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804579v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poupon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053135" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00944650v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Intwali" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40810-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856326v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP3ZVZB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967156v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.053" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.036" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531473v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebihan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.07.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2SG51G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559191v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Goh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jeurissen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.032" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541944v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502716v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_114" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349646v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/368406" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502805v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85990-1_48" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333747v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.903226" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616027v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cond&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349670v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rieul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2005.1650" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.09.023" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMWKQF2W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349680v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Klein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2004.07.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D4MPHWF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349699v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gerardin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pochon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.162" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349694v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-008-1787-x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KB3R5Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349713v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349703v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Pappata" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333696v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Freire" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2002.1009383" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556078v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Menasria" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577309v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Langlet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562435v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271807v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Cam" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badagbon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349112v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Guillon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cagna" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876129v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Sun" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fischer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grigis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876133v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tilot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J Stein" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876128v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016831v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876130v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benders" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876136v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaujoin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026975v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Amini" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Rashid" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511590" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876125v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016635v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876124v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Makin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743971v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gay" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488234v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488253v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723367v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488277v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kochunov" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rogers" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lancaster" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776671v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615980v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615871v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cachier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_88" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V55MKZNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05500344v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592457v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050914v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026974v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05831-9_25" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487996v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448426v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02868500v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stochino" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Foubet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970936v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01074735v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796427v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627272v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morice Morand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Conhoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000218009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morell-Ortega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz-Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Le Bot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40186-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.70141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bellelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barreto de Souto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Dornier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000546958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Delassus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyza Ben Bouazza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Roh&#233;e Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uguen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Koussis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sidorenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70089" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Langlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Mohlberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhad538" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Chauvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02823-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04610607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andriuta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Chene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.394" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Popov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120362" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04472823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Gutierrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-022-01037-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Regy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sabia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayosse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mangin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118966" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03431812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Szaszi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nilsonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo van den Akker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Albers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.72185" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Goicovich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Olivares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rom&#225;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V&#225;zquez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.727859" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Proust-Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012440" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pauling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719004112" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101974" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Borne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mancip" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101651" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dauphinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vellas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026964v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mathias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Faskowitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01163-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Teillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guevara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guevara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116673" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102211" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S&#225;nchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117070" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maltais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boisvert-Vigneault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Perus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2020.04.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071604v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-020-00786-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901933v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16343" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521779v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00734-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266990v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Corlier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hamelin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.07.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223805v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0485-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/539189" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.022" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02098022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000498854" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02192939v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Guio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00753" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155748v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.11.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02533144v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Allinquant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.01.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00526" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905248v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1516-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyeure" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaif Bekha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2018.00098" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nyasse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gagliardi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30029-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716483v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Labit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-017-1221-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155739v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01580853v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-017-0288-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Hadj-Selem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003252" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342582v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines de Macedo Santos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv123" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Redolfi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Barkhof" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Olof Wahlund" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117692" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254276v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.04.019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6484WTGC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437458v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Kulikova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.05.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linke" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Phillips" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2013.4513" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904853v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00459" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098836v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Cavedo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lista" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaven S Khachaturian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Aisen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2014.32" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804579v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poupon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053135" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856326v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP3ZVZB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00944650v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Intwali" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40810-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967156v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.053" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642176v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.036" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531473v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebihan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.07.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2SG51G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559191v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Goh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jeurissen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.032" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541944v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502716v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_114" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776670v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349646v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/368406" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85990-1_48" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616027v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cond&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333747v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.903226" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349670v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rieul" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2005.1650" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349681v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.09.023" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMWKQF2W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349680v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Klein" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2004.07.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D4MPHWF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349694v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-008-1787-x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KB3R5Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349699v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gerardin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pochon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.162" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333696v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Freire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2002.1009383" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349703v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Pappata" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349713v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556078v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Menasria" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577309v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Langlet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562435v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271807v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Cam" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badagbon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349112v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Guillon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cagna" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876129v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Sun" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fischer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grigis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876128v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016831v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876130v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benders" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876136v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaujoin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876133v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tilot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J Stein" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876125v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016635v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026975v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Amini" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Rashid" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511590" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876124v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Makin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743971v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gay" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488234v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488253v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723367v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488277v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kochunov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rogers" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lancaster" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776671v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615980v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615871v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cachier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_88" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V55MKZNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05500344v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592457v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050914v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026974v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05831-9_25" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487996v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448426v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02868500v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stochino" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Foubet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970936v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01074735v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796427v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>