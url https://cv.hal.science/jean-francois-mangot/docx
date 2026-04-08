--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -577,291 +577,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t>
+                <w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lepère</w:t>
+                <w:t xml:space="preserve">Najwa Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Taïb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (1), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806709v1</w:t>
+                <w:t xml:space="preserve">hal-00840867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t>
+                <w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Taib</w:t>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58950. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (1), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840867v1</w:t>
+                <w:t xml:space="preserve">hal-00806709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term dynamics of diversity patterns: evidence of continual reassembly within lacustrine small eukaryotes.</w:t>
               </w:r>
@@ -873,51 +873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemr Marouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (3), pp.461-76. </w:t>
@@ -1121,342 +1121,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical structure of small eukaryotes in three lakes that differ by their trophic status: a quantitative approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of the Perkinsozoa, a well-known marine protozoan flagellate parasite group, newly discovered in lacustrine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 659 (xx), pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0268-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2010.83⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528243v1</w:t>
+                <w:t xml:space="preserve">hal-00528246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Perkinsozoa, a well-known marine protozoan flagellate parasite group, newly discovered in lacustrine systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical structure of small eukaryotes in three lakes that differ by their trophic status: a quantitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-010-0268-x⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1509-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2010.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528246v1</w:t>
+                <w:t xml:space="preserve">hal-00528243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community structure and dynamics of small eukaryotes targeted by new oligonucleotide probes: new insight into the lacustrine microbial food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1797,51 +1797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on potential host-parasites associations revealed by short-term variations of the Perkinsozoa abundance in lacustrine planktonic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2011,277 +2011,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'activité et de la composition des communautés microbiennes dans l'eau non précipitante de la troposphere libre: approches moléculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Raymond</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of mesotrione-degrading bacteria from a French agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe, 18th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452051v1</w:t>
+                <w:t xml:space="preserve">hal-00387966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of mesotrione-degrading bacteria from a French agricultural soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+                <w:t xml:space="preserve">Etude de l'activité et de la composition des communautés microbiennes dans l'eau non précipitante de la troposphere libre: approches moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe, 18th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387966v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2514,51 +2514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="761B7A14"/>
+    <w:nsid w:val="A64DF448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2745,51 +2745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-mangot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6225-8889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0268-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01CRLXPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00607-09" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV543TJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-mangot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6225-8889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0268-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01CRLXPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.83" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00607-09" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV543TJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>