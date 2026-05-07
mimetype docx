--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -577,291 +577,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t>
+                <w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Taib</w:t>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58950. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (1), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840867v1</w:t>
+                <w:t xml:space="preserve">hal-00806709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t>
+                <w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lepère</w:t>
+                <w:t xml:space="preserve">Najwa Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Taïb</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (1), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806709v1</w:t>
+                <w:t xml:space="preserve">hal-00840867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term dynamics of diversity patterns: evidence of continual reassembly within lacustrine small eukaryotes.</w:t>
               </w:r>
@@ -873,51 +873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemr Marouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (3), pp.461-76. </w:t>
@@ -1121,342 +1121,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Perkinsozoa, a well-known marine protozoan flagellate parasite group, newly discovered in lacustrine systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical structure of small eukaryotes in three lakes that differ by their trophic status: a quantitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-010-0268-x⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1509-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2010.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528246v1</w:t>
+                <w:t xml:space="preserve">hal-00528243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical structure of small eukaryotes in three lakes that differ by their trophic status: a quantitative approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of the Perkinsozoa, a well-known marine protozoan flagellate parasite group, newly discovered in lacustrine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 659 (xx), pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0268-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2010.83⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528243v1</w:t>
+                <w:t xml:space="preserve">hal-00528246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community structure and dynamics of small eukaryotes targeted by new oligonucleotide probes: new insight into the lacustrine microbial food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1797,51 +1797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on potential host-parasites associations revealed by short-term variations of the Perkinsozoa abundance in lacustrine planktonic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2011,277 +2011,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of mesotrione-degrading bacteria from a French agricultural soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+                <w:t xml:space="preserve">Etude de l'activité et de la composition des communautés microbiennes dans l'eau non précipitante de la troposphere libre: approches moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe, 18th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387966v1</w:t>
+                <w:t xml:space="preserve">hal-00452051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'activité et de la composition des communautés microbiennes dans l'eau non précipitante de la troposphere libre: approches moléculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Raymond</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of mesotrione-degrading bacteria from a French agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe, 18th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452051v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2514,51 +2514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A64DF448"/>
+    <w:nsid w:val="EF039812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2745,51 +2745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-mangot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6225-8889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0268-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01CRLXPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.83" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00607-09" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV543TJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-mangot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6225-8889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0268-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01CRLXPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00607-09" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.12.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV543TJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>