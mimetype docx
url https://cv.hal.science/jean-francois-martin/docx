--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the reproductive barrier of divergent species to explore the genomic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barascud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.963341. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2022.963341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent gut microbiota in two closely related house mouse subspecies under common garden conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Bendová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Vošlajerová Bímová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Daniszová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (8), pp.fiac078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of native populations' genetic history on the reconstruction of invasion routes: the case of a highly invasive aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2399-2420. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unravelling the Rosette agent enigma: Spread and emergence of the co-invasive host-pathogen complex, Pseudorasbora parva-Sphaerothecum destruens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 806 (Part 2), pp.150427. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of the Root-Knot Nematode Meloidogyne hapla Through Developing a Robust Quantitative PCR Approach Compliant With the Minimum Information for Publication of Quantitative Real-Time PCR Experiments Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (10), pp.2836-2843. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-20-2408-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach combining metabarcoding and ecological interaction networks for selecting candidate biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bénetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (12), pp.2866-2880. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising ecological interaction networks to support risk assessment in classical biological control of weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and vaginal microbiota in selected field mice of the genus Apodemus: a wild population study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Matějková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Stopková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.13246. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70249-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How being synanthropic affects the gut bacteriome and mycobiome: comparison of two mouse species with contrasting ecologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Bendová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Piálek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudovít Ďureje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.194. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-020-01859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in a host–brood parasite system: insights from common cuckoos raised by two warbler species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kreisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Požgayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Honza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (9), pp.fiaa143. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-fragment targeted capture for long-read sequencing of plastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bethune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Scarcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.e1243. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota Diversity Within and Between the Tissues of Two Wild Interbreeding Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.799-810. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-1077-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of a phylogeographic approach for the selection of Ceutorhynchus assimilis as a potential biological control agent for Lepidium draba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinz L Hariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhian Rouhollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota associated with phytohaemagglutinin-induced immune response in nestlings of a passerine bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kreisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéla Petrželková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldřich Tomášek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Adamkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (19), pp.9793-9802. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Stability and the Effect of Transgenerational Transfer on Fecal Microbiota Structure in a Long Distance Migratory Bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kropackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Petrzelkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Tomasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A from-benchtop-to-desktop workflow for validating HTS data and for taxonomic identification in diet metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.e146-e159. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding of Amazonian Ichthyoplankton Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170009. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation between the oral and faecal microbiota in a free-living passerine bird, the great tit (Parus major)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kropáčková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Pechmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Svobodová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Velová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), pp.e0179945. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0179945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and advances for transcriptome assembly in non-model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Scott Mccairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0185020. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0185020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 11 microsatellite markers in the root-gall-forming weevil, Ceutorhynchus assimilis (Coleoptera: Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Entomology and Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.495 - 500. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13355-016-0414-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Wheat Stem Sawfly, Cephus cinctus Norton (Hymenoptera: Cephidae): Implications for Pest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim A Hoelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168370. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New set of microsatellite markers for the spotted-wing &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; (Diptera: Drosophilidae): a promising molecular tool for inferring the invasion history of this major insect pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald K. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Xuéreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.855-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDD version 3.1: a user-friendly computer program for microsatellite selection and primer design revisited: experimental validation of variables determining genotyping success rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.1302-1313. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shot in the genome: how accurately do shotgun 454 sequences represent a genome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.259. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">|SE|S|AM|E| Barcode: NGS-oriented software for amplicon characterization - application to species and environmental barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Realini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discongruence of Mhc and cytochrome b phylogeographical patterns in Myodes glareolus (Rodentia: Cricetidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean G. Male</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deffontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.881-899. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01799.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social immunity in honeybees (Apis mellifera): transcriptome analysis of varroa-hygienic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Harbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2011.01074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and quality assessment of 454 GS-FLX Titanium pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESAME (SEquence Sorter & AMplicon Explorer): genotyping based on high-throughput multiplex amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (2), pp.277-278. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.560. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PCR-based method for diet analysis in freshwater organisms using rDNA barcoding on faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.403-404. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (6), pp.931-938. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-010-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: A tool for evolutionary, population genetics and hybridization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melthide Sinama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of polymorphic microsatellite markers in the edible dormouse, Glis glis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hürner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arrizabalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.885-887. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02365.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci for the dace complex: Leuciscus leuciscus (Teleostei: Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Houdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.1179-1183. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02594.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in the freshwater fishes Telestes souffiai and Telestes multicellus (Teleostei: Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.1001-1005. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02539.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based amplification and analysis of specific viral sequences from individual plant cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafin Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellites in the harlequin ladybird Harmonia axyridis (Coleoptera, Coccinellidae) and cross-species amplification within the family Coccinellidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.934-937. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02517.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight polymorphic microsatellite loci for the Australian plague locust, Chortoicetes terminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Popple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.1414-1416. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02204.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the genus Aphis Linnaeus, 1758 (Homoptera: Aphididae) inferred from mitochondrial DNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Coeur d'Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.598-611. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular differentiation at nuclear loci in French host races of the European corn borer (Ostrinia nubilalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Leniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 176 (4), pp.2343-2355. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.072108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Viral Populations Differentiate and Evolve Independently in a Single Perennial Host Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (5), pp.2349-2357. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.80.5.2349-2357.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High through-put characterization of insect morphocryptic entities by a non-invasive method using direct-PCR of fecal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 119 (1), pp.15 - 19. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and trans-species polymorphism of MHC class IIbeta genes in cyprinid fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ottová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Simková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Goüy de Bellocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gelnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.199-222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host range of Ceutorhynchus assimilis (Coleoptera: Curculionidae), a candidate for biological control of Lepidium draba (Brassicaceae) in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Sobhian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (3), pp.598-607. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Souto de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pires Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Spider Mite Genome Meeting in Logrono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Oct 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabarcoding approach to unveil the diet of predatory mites - state of art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IOBC-WPRS Working Group “Integrated Control of Plant-Feeding Mites”. Seventh Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Station of the Commonwealth Institute of Biological Control., Aug 2018, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding for rapidly identifying Phytoseiidae predatory mite species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parasites dans le succès d’invasion : approche corrélative sur deux communautés parasitaires dans le contexte de l’invasion de &amp;lt;em&amp;gt;Mus musculus domesticus&amp;lt;/em&amp;gt; au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th African Small mammals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Mantasoa, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability, structure and selection of MHCIIB genes in Chondrostoma toxostoma and Chondrostoma nasus in hybrid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civáňová K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vetešníková A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV European Congres of Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pathogens and pests on honey bee gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Queen'S University Belfast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary biology as a tool towards a more customized biological control strategy of weeds: Lepidium draba as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhian Rouhollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIeme COLLOQUE INTERNATIONAL SUR LA BIOLOGIE DES MAUVAISES HERBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Dijon, France. pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Salducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en condition d'infections expérimentales de l'évolution intra-hôte d'une souche sauvage française du virus Puumala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Madrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful flower with a bitter taste, Allium triquetrum L., angled onion: a new biological control program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of common sowthistle: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 197 p., 2018, XV International Symposium on Biological Control of Weeds : Abstracts of talks and posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la compatibilité génomique entre deux espèces de cyprinidés et son implication dans la réorganisation du transcriptome chez les hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barascud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015, RIF 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary biology of Leuciscus souffia souffia, a french endemic cyprinidae : implication for its conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Salducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding—can abiotic factors affect prey detectability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pires Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Z.-Q.; Fan, Q.-H; Heath, A.C.G.; Minor, M.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (Acarological Frontiers: Proceedings of the XVI International Congress of Acarology, 1–5 Dec. 2022, Auckland, New Zealand), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-100, 2022, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la Génomique Environnementale dans la Caractérisation des Réseaux d’Interactions Ecologiques au Sein des Communautés d’Arthropodes pour une Gestion Durable des Agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier - Institut Agro, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04170254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of native populations' genetic history on the reconstruction of invasion routes: the case of a highly invasive aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2399-2420. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent gut microbiota in two closely related house mouse subspecies under common garden conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Bendová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Vošlajerová Bímová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Daniszová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (8), pp.fiac078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the reproductive barrier of divergent species to explore the genomic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barascud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.963341. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2022.963341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of the Root-Knot Nematode Meloidogyne hapla Through Developing a Robust Quantitative PCR Approach Compliant With the Minimum Information for Publication of Quantitative Real-Time PCR Experiments Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (10), pp.2836-2843. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-20-2408-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach combining metabarcoding and ecological interaction networks for selecting candidate biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bénetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (12), pp.2866-2880. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unravelling the Rosette agent enigma: Spread and emergence of the co-invasive host-pathogen complex, Pseudorasbora parva-Sphaerothecum destruens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 806 (Part 2), pp.150427. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How being synanthropic affects the gut bacteriome and mycobiome: comparison of two mouse species with contrasting ecologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Bendová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Piálek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudovít Ďureje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.194. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-020-01859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising ecological interaction networks to support risk assessment in classical biological control of weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and vaginal microbiota in selected field mice of the genus Apodemus: a wild population study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Matějková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Stopková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.13246. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70249-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in a host–brood parasite system: insights from common cuckoos raised by two warbler species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kreisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Požgayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Honza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (9), pp.fiaa143. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-fragment targeted capture for long-read sequencing of plastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bethune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Scarcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.e1243. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of a phylogeographic approach for the selection of Ceutorhynchus assimilis as a potential biological control agent for Lepidium draba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinz L Hariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhian Rouhollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota Diversity Within and Between the Tissues of Two Wild Interbreeding Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.799-810. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-1077-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota associated with phytohaemagglutinin-induced immune response in nestlings of a passerine bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kreisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéla Petrželková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldřich Tomášek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Adamkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (19), pp.9793-9802. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A from-benchtop-to-desktop workflow for validating HTS data and for taxonomic identification in diet metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.e146-e159. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding of Amazonian Ichthyoplankton Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170009. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation between the oral and faecal microbiota in a free-living passerine bird, the great tit (Parus major)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kropáčková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Pechmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Svobodová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Velová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), pp.e0179945. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0179945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and advances for transcriptome assembly in non-model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Scott Mccairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0185020. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0185020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Stability and the Effect of Transgenerational Transfer on Fecal Microbiota Structure in a Long Distance Migratory Bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kropackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Petrzelkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Tomasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 11 microsatellite markers in the root-gall-forming weevil, Ceutorhynchus assimilis (Coleoptera: Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Entomology and Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.495 - 500. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13355-016-0414-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Wheat Stem Sawfly, Cephus cinctus Norton (Hymenoptera: Cephidae): Implications for Pest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim A Hoelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168370. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New set of microsatellite markers for the spotted-wing &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; (Diptera: Drosophilidae): a promising molecular tool for inferring the invasion history of this major insect pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald K. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Xuéreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.855-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDD version 3.1: a user-friendly computer program for microsatellite selection and primer design revisited: experimental validation of variables determining genotyping success rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.1302-1313. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shot in the genome: how accurately do shotgun 454 sequences represent a genome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.259. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">|SE|S|AM|E| Barcode: NGS-oriented software for amplicon characterization - application to species and environmental barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Realini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discongruence of Mhc and cytochrome b phylogeographical patterns in Myodes glareolus (Rodentia: Cricetidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean G. Male</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deffontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.881-899. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01799.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and quality assessment of 454 GS-FLX Titanium pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESAME (SEquence Sorter & AMplicon Explorer): genotyping based on high-throughput multiplex amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (2), pp.277-278. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social immunity in honeybees (Apis mellifera): transcriptome analysis of varroa-hygienic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Harbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2011.01074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PCR-based method for diet analysis in freshwater organisms using rDNA barcoding on faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.560. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.403-404. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (6), pp.931-938. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-010-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: A tool for evolutionary, population genetics and hybridization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melthide Sinama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci for the dace complex: Leuciscus leuciscus (Teleostei: Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Houdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.1179-1183. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02594.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in the freshwater fishes Telestes souffiai and Telestes multicellus (Teleostei: Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.1001-1005. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02539.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based amplification and analysis of specific viral sequences from individual plant cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafin Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellites in the harlequin ladybird Harmonia axyridis (Coleoptera, Coccinellidae) and cross-species amplification within the family Coccinellidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.934-937. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02517.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of polymorphic microsatellite markers in the edible dormouse, Glis glis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hürner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arrizabalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.885-887. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02365.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight polymorphic microsatellite loci for the Australian plague locust, Chortoicetes terminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Popple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.1414-1416. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02204.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the genus Aphis Linnaeus, 1758 (Homoptera: Aphididae) inferred from mitochondrial DNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Coeur d'Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.598-611. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular differentiation at nuclear loci in French host races of the European corn borer (Ostrinia nubilalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Leniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 176 (4), pp.2343-2355. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.072108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Viral Populations Differentiate and Evolve Independently in a Single Perennial Host Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (5), pp.2349-2357. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.80.5.2349-2357.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High through-put characterization of insect morphocryptic entities by a non-invasive method using direct-PCR of fecal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 119 (1), pp.15 - 19. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and trans-species polymorphism of MHC class IIbeta genes in cyprinid fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ottová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Simková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Goüy de Bellocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gelnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.199-222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host range of Ceutorhynchus assimilis (Coleoptera: Curculionidae), a candidate for biological control of Lepidium draba (Brassicaceae) in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Sobhian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (3), pp.598-607. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Souto de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pires Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Spider Mite Genome Meeting in Logrono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Oct 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabarcoding approach to unveil the diet of predatory mites - state of art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IOBC-WPRS Working Group “Integrated Control of Plant-Feeding Mites”. Seventh Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Station of the Commonwealth Institute of Biological Control., Aug 2018, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding for rapidly identifying Phytoseiidae predatory mite species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parasites dans le succès d’invasion : approche corrélative sur deux communautés parasitaires dans le contexte de l’invasion de &amp;lt;em&amp;gt;Mus musculus domesticus&amp;lt;/em&amp;gt; au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th African Small mammals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Mantasoa, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability, structure and selection of MHCIIB genes in Chondrostoma toxostoma and Chondrostoma nasus in hybrid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civáňová K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vetešníková A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV European Congres of Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pathogens and pests on honey bee gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Queen'S University Belfast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary biology as a tool towards a more customized biological control strategy of weeds: Lepidium draba as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhian Rouhollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIeme COLLOQUE INTERNATIONAL SUR LA BIOLOGIE DES MAUVAISES HERBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Dijon, France. pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Salducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en condition d'infections expérimentales de l'évolution intra-hôte d'une souche sauvage française du virus Puumala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Madrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of common sowthistle: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 197 p., 2018, XV International Symposium on Biological Control of Weeds : Abstracts of talks and posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful flower with a bitter taste, Allium triquetrum L., angled onion: a new biological control program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la compatibilité génomique entre deux espèces de cyprinidés et son implication dans la réorganisation du transcriptome chez les hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barascud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015, RIF 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary biology of Leuciscus souffia souffia, a french endemic cyprinidae : implication for its conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Salducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding—can abiotic factors affect prey detectability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pires Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Z.-Q.; Fan, Q.-H; Heath, A.C.G.; Minor, M.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (Acarological Frontiers: Proceedings of the XVI International Congress of Acarology, 1–5 Dec. 2022, Auckland, New Zealand), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-100, 2022, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la Génomique Environnementale dans la Caractérisation des Réseaux d’Interactions Ecologiques au Sein des Communautés d’Arthropodes pour une Gestion Durable des Agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier - Institut Agro, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04170254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thevenin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.963341" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bendov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mikula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vo&#353;lajerov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Daniszov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02787-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chague" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03374345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chapp&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-20-2408-RE" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;neti&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622752v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyamurthy Raghu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.12.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Mat&#283;jkov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Stopkov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Stanko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70249-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Pi&#225;lek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udov&#237;t &#270;ureje" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schmiedov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01859-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kreisinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Po&#382;gayov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Honza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1243" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ungaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1077-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Petr&#382;elkov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Tom&#225;&#353;ek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamkova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kropackova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Petrzelkova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Tomasek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Albrecht" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Schwab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gait Archambaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12703" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maggia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vigouroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Renno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duponchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02336539v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Krop&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Pechmanov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vinkler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Svobodov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Velov&#225;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179945" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Scott Mccairns" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0414-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02336540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weaver" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Hoelmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12271" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJG44CKB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Gardner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-259" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Realini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03171.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX3H94XW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deffontaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01799.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Harbo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Harris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01074.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q51MBZ2C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01995051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq641" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#252;rner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arrizabalaga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02365.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663921v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Popple" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02204.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384204E1CF578ABA79D461C940401C0B08FE0537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.10.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1B0QKC5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.072108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663726v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.5.2349-2357.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ottov&#225;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simkov&#225;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Go&#252;y de Bellocq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gelnar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2004.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4W0S962-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Souto de Oliveira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pires Paul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Oliveira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225590v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferragut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735146v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheppard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800359v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas Navarro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Queen'S University Belfast" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735161v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735205v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743393v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225469v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina S. de Oliveira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pires Paula" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/zs/article/view/zoosymposia.22.1.56/49241" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.56" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04170254v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02787-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bendov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mikula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vo&#353;lajerov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Daniszov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thevenin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.963341" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03374345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chapp&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-20-2408-RE" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;neti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chague" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Pi&#225;lek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udov&#237;t &#270;ureje" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schmiedov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01859-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622752v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyamurthy Raghu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Mat&#283;jkov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Stopkov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Stanko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70249-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kreisinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Po&#382;gayov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Honza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1243" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ungaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1077-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Petr&#382;elkov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Tom&#225;&#353;ek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamkova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gait Archambaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12703" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maggia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vigouroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Renno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duponchelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02336539v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Krop&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Pechmanov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vinkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Svobodov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Velov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681642v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Scott Mccairns" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kropackova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Petrzelkova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Tomasek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Albrecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Schwab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0414-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02336540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weaver" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Hoelmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12271" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJG44CKB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Gardner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-259" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Realini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03171.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX3H94XW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deffontaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01799.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01995051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-245" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq641" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Harbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Harris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01074.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q51MBZ2C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#252;rner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arrizabalaga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02365.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663921v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Popple" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02204.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384204E1CF578ABA79D461C940401C0B08FE0537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.10.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1B0QKC5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.072108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663726v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.5.2349-2357.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ottov&#225;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simkov&#225;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Go&#252;y de Bellocq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gelnar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2004.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4W0S962-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Souto de Oliveira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pires Paul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Oliveira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225590v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferragut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735146v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheppard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800359v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas Navarro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Queen'S University Belfast" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735205v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735161v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743393v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225469v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina S. de Oliveira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pires Paula" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/zs/article/view/zoosymposia.22.1.56/49241" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.56" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04170254v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>