--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of native populations' genetic history on the reconstruction of invasion routes: the case of a highly invasive aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2399-2420. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent gut microbiota in two closely related house mouse subspecies under common garden conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Bendová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Vošlajerová Bímová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Daniszová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (8), pp.fiac078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the reproductive barrier of divergent species to explore the genomic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barascud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.963341. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2022.963341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of the Root-Knot Nematode Meloidogyne hapla Through Developing a Robust Quantitative PCR Approach Compliant With the Minimum Information for Publication of Quantitative Real-Time PCR Experiments Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (10), pp.2836-2843. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-20-2408-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach combining metabarcoding and ecological interaction networks for selecting candidate biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bénetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (12), pp.2866-2880. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unravelling the Rosette agent enigma: Spread and emergence of the co-invasive host-pathogen complex, Pseudorasbora parva-Sphaerothecum destruens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 806 (Part 2), pp.150427. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How being synanthropic affects the gut bacteriome and mycobiome: comparison of two mouse species with contrasting ecologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Bendová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Piálek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudovít Ďureje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.194. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-020-01859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising ecological interaction networks to support risk assessment in classical biological control of weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and vaginal microbiota in selected field mice of the genus Apodemus: a wild population study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Matějková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Stopková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.13246. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70249-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in a host–brood parasite system: insights from common cuckoos raised by two warbler species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kreisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Požgayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Honza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (9), pp.fiaa143. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-fragment targeted capture for long-read sequencing of plastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bethune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Scarcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.e1243. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of a phylogeographic approach for the selection of Ceutorhynchus assimilis as a potential biological control agent for Lepidium draba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinz L Hariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhian Rouhollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota Diversity Within and Between the Tissues of Two Wild Interbreeding Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.799-810. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-1077-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota associated with phytohaemagglutinin-induced immune response in nestlings of a passerine bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kreisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéla Petrželková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldřich Tomášek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Adamkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (19), pp.9793-9802. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A from-benchtop-to-desktop workflow for validating HTS data and for taxonomic identification in diet metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.e146-e159. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding of Amazonian Ichthyoplankton Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170009. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation between the oral and faecal microbiota in a free-living passerine bird, the great tit (Parus major)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kropáčková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Pechmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Svobodová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Velová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), pp.e0179945. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0179945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and advances for transcriptome assembly in non-model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Scott Mccairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0185020. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0185020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Stability and the Effect of Transgenerational Transfer on Fecal Microbiota Structure in a Long Distance Migratory Bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kropackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Petrzelkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Tomasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 11 microsatellite markers in the root-gall-forming weevil, Ceutorhynchus assimilis (Coleoptera: Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Entomology and Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.495 - 500. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13355-016-0414-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Wheat Stem Sawfly, Cephus cinctus Norton (Hymenoptera: Cephidae): Implications for Pest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim A Hoelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168370. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New set of microsatellite markers for the spotted-wing &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; (Diptera: Drosophilidae): a promising molecular tool for inferring the invasion history of this major insect pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald K. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Xuéreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.855-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDD version 3.1: a user-friendly computer program for microsatellite selection and primer design revisited: experimental validation of variables determining genotyping success rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.1302-1313. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shot in the genome: how accurately do shotgun 454 sequences represent a genome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.259. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">|SE|S|AM|E| Barcode: NGS-oriented software for amplicon characterization - application to species and environmental barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Realini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discongruence of Mhc and cytochrome b phylogeographical patterns in Myodes glareolus (Rodentia: Cricetidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean G. Male</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deffontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.881-899. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01799.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and quality assessment of 454 GS-FLX Titanium pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESAME (SEquence Sorter & AMplicon Explorer): genotyping based on high-throughput multiplex amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (2), pp.277-278. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social immunity in honeybees (Apis mellifera): transcriptome analysis of varroa-hygienic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Harbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2011.01074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PCR-based method for diet analysis in freshwater organisms using rDNA barcoding on faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.560. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.403-404. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (6), pp.931-938. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-010-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: A tool for evolutionary, population genetics and hybridization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melthide Sinama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci for the dace complex: Leuciscus leuciscus (Teleostei: Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Houdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.1179-1183. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02594.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in the freshwater fishes Telestes souffiai and Telestes multicellus (Teleostei: Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.1001-1005. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02539.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based amplification and analysis of specific viral sequences from individual plant cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafin Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellites in the harlequin ladybird Harmonia axyridis (Coleoptera, Coccinellidae) and cross-species amplification within the family Coccinellidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.934-937. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02517.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of polymorphic microsatellite markers in the edible dormouse, Glis glis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hürner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arrizabalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.885-887. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02365.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight polymorphic microsatellite loci for the Australian plague locust, Chortoicetes terminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Popple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.1414-1416. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02204.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the genus Aphis Linnaeus, 1758 (Homoptera: Aphididae) inferred from mitochondrial DNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Coeur d'Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.598-611. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular differentiation at nuclear loci in French host races of the European corn borer (Ostrinia nubilalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Leniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 176 (4), pp.2343-2355. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.072108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Viral Populations Differentiate and Evolve Independently in a Single Perennial Host Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (5), pp.2349-2357. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.80.5.2349-2357.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High through-put characterization of insect morphocryptic entities by a non-invasive method using direct-PCR of fecal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 119 (1), pp.15 - 19. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and trans-species polymorphism of MHC class IIbeta genes in cyprinid fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ottová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Simková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Goüy de Bellocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gelnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.199-222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host range of Ceutorhynchus assimilis (Coleoptera: Curculionidae), a candidate for biological control of Lepidium draba (Brassicaceae) in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Sobhian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (3), pp.598-607. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Souto de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pires Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Spider Mite Genome Meeting in Logrono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Oct 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabarcoding approach to unveil the diet of predatory mites - state of art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IOBC-WPRS Working Group “Integrated Control of Plant-Feeding Mites”. Seventh Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Station of the Commonwealth Institute of Biological Control., Aug 2018, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding for rapidly identifying Phytoseiidae predatory mite species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parasites dans le succès d’invasion : approche corrélative sur deux communautés parasitaires dans le contexte de l’invasion de &amp;lt;em&amp;gt;Mus musculus domesticus&amp;lt;/em&amp;gt; au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th African Small mammals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Mantasoa, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability, structure and selection of MHCIIB genes in Chondrostoma toxostoma and Chondrostoma nasus in hybrid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civáňová K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vetešníková A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV European Congres of Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pathogens and pests on honey bee gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Queen'S University Belfast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary biology as a tool towards a more customized biological control strategy of weeds: Lepidium draba as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhian Rouhollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIeme COLLOQUE INTERNATIONAL SUR LA BIOLOGIE DES MAUVAISES HERBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Dijon, France. pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Salducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en condition d'infections expérimentales de l'évolution intra-hôte d'une souche sauvage française du virus Puumala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Madrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of common sowthistle: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 197 p., 2018, XV International Symposium on Biological Control of Weeds : Abstracts of talks and posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful flower with a bitter taste, Allium triquetrum L., angled onion: a new biological control program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la compatibilité génomique entre deux espèces de cyprinidés et son implication dans la réorganisation du transcriptome chez les hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barascud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015, RIF 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary biology of Leuciscus souffia souffia, a french endemic cyprinidae : implication for its conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Salducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding—can abiotic factors affect prey detectability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pires Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Z.-Q.; Fan, Q.-H; Heath, A.C.G.; Minor, M.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (Acarological Frontiers: Proceedings of the XVI International Congress of Acarology, 1–5 Dec. 2022, Auckland, New Zealand), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-100, 2022, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la Génomique Environnementale dans la Caractérisation des Réseaux d’Interactions Ecologiques au Sein des Communautés d’Arthropodes pour une Gestion Durable des Agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier - Institut Agro, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04170254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of native populations' genetic history on the reconstruction of invasion routes: the case of a highly invasive aquatic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.2399-2420. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent gut microbiota in two closely related house mouse subspecies under common garden conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Bendová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Vošlajerová Bímová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Daniszová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (8), pp.fiac078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the reproductive barrier of divergent species to explore the genomic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barascud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.963341. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2022.963341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of the Root-Knot Nematode Meloidogyne hapla Through Developing a Robust Quantitative PCR Approach Compliant With the Minimum Information for Publication of Quantitative Real-Time PCR Experiments Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (10), pp.2836-2843. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-20-2408-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach combining metabarcoding and ecological interaction networks for selecting candidate biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bénetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (12), pp.2866-2880. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unravelling the Rosette agent enigma: Spread and emergence of the co-invasive host-pathogen complex, Pseudorasbora parva-Sphaerothecum destruens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emira Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 806 (Part 2), pp.150427. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising ecological interaction networks to support risk assessment in classical biological control of weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and vaginal microbiota in selected field mice of the genus Apodemus: a wild population study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Matějková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Stopková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Stanko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.13246. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70249-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How being synanthropic affects the gut bacteriome and mycobiome: comparison of two mouse species with contrasting ecologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Bendová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Piálek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudovít Ďureje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.194. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-020-01859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in a host–brood parasite system: insights from common cuckoos raised by two warbler species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kreisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Požgayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Honza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (9), pp.fiaa143. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-fragment targeted capture for long-read sequencing of plastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bethune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Scarcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.e1243. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota Diversity Within and Between the Tissues of Two Wild Interbreeding Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.799-810. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-1077-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of a phylogeographic approach for the selection of Ceutorhynchus assimilis as a potential biological control agent for Lepidium draba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinz L Hariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhian Rouhollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota associated with phytohaemagglutinin-induced immune response in nestlings of a passerine bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kreisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Schmiedová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéla Petrželková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldřich Tomášek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Adamkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (19), pp.9793-9802. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding of Amazonian Ichthyoplankton Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Renno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duponchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170009. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A from-benchtop-to-desktop workflow for validating HTS data and for taxonomic identification in diet metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.e146-e159. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation between the oral and faecal microbiota in a free-living passerine bird, the great tit (Parus major)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kropáčková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Pechmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Svobodová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Velová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), pp.e0179945. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0179945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and advances for transcriptome assembly in non-model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Scott Mccairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0185020. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0185020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Stability and the Effect of Transgenerational Transfer on Fecal Microbiota Structure in a Long Distance Migratory Bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kropackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Petrzelkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Tomasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 11 microsatellite markers in the root-gall-forming weevil, Ceutorhynchus assimilis (Coleoptera: Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Entomology and Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.495 - 500. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13355-016-0414-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Wheat Stem Sawfly, Cephus cinctus Norton (Hymenoptera: Cephidae): Implications for Pest Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim A Hoelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168370. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New set of microsatellite markers for the spotted-wing &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; (Diptera: Drosophilidae): a promising molecular tool for inferring the invasion history of this major insect pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald K. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Xuéreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.855-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDD version 3.1: a user-friendly computer program for microsatellite selection and primer design revisited: experimental validation of variables determining genotyping success rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.1302-1313. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shot in the genome: how accurately do shotgun 454 sequences represent a genome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.259. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">|SE|S|AM|E| Barcode: NGS-oriented software for amplicon characterization - application to species and environmental barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Realini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discongruence of Mhc and cytochrome b phylogeographical patterns in Myodes glareolus (Rodentia: Cricetidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean G. Male</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deffontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (4), pp.881-899. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01799.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and quality assessment of 454 GS-FLX Titanium pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESAME (SEquence Sorter & AMplicon Explorer): genotyping based on high-throughput multiplex amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (2), pp.277-278. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social immunity in honeybees (Apis mellifera): transcriptome analysis of varroa-hygienic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Harbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2011.01074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.560. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PCR-based method for diet analysis in freshwater organisms using rDNA barcoding on faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02795.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.403-404. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: A tool for evolutionary, population genetics and hybridization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melthide Sinama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (6), pp.931-938. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-010-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci for the dace complex: Leuciscus leuciscus (Teleostei: Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Houdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.1179-1183. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02594.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based amplification and analysis of specific viral sequences from individual plant cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafin Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in the freshwater fishes Telestes souffiai and Telestes multicellus (Teleostei: Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.1001-1005. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02539.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellites in the harlequin ladybird Harmonia axyridis (Coleoptera, Coccinellidae) and cross-species amplification within the family Coccinellidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.934-937. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02517.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of polymorphic microsatellite markers in the edible dormouse, Glis glis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hürner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arrizabalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.885-887. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02365.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight polymorphic microsatellite loci for the Australian plague locust, Chortoicetes terminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Popple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (6), pp.1414-1416. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02204.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the genus Aphis Linnaeus, 1758 (Homoptera: Aphididae) inferred from mitochondrial DNA sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Coeur d'Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.598-611. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular differentiation at nuclear loci in French host races of the European corn borer (Ostrinia nubilalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Leniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 176 (4), pp.2343-2355. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.072108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Viral Populations Differentiate and Evolve Independently in a Single Perennial Host Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (5), pp.2349-2357. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.80.5.2349-2357.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High through-put characterization of insect morphocryptic entities by a non-invasive method using direct-PCR of fecal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 119 (1), pp.15 - 19. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and trans-species polymorphism of MHC class IIbeta genes in cyprinid fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ottová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Simková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Goüy de Bellocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Gelnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.199-222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host range of Ceutorhynchus assimilis (Coleoptera: Curculionidae), a candidate for biological control of Lepidium draba (Brassicaceae) in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Sobhian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (3), pp.598-607. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2004.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Souto de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pires Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Spider Mite Genome Meeting in Logrono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Oct 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabarcoding approach to unveil the diet of predatory mites - state of art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IOBC-WPRS Working Group “Integrated Control of Plant-Feeding Mites”. Seventh Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Station of the Commonwealth Institute of Biological Control., Aug 2018, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding for rapidly identifying Phytoseiidae predatory mite species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parasites dans le succès d’invasion : approche corrélative sur deux communautés parasitaires dans le contexte de l’invasion de &amp;lt;em&amp;gt;Mus musculus domesticus&amp;lt;/em&amp;gt; au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th African Small mammals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Mantasoa, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability, structure and selection of MHCIIB genes in Chondrostoma toxostoma and Chondrostoma nasus in hybrid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civáňová K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vetešníková A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV European Congres of Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pathogens and pests on honey bee gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Queen'S University Belfast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary biology as a tool towards a more customized biological control strategy of weeds: Lepidium draba as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhian Rouhollah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIeme COLLOQUE INTERNATIONAL SUR LA BIOLOGIE DES MAUVAISES HERBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Dijon, France. pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Salducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en condition d'infections expérimentales de l'évolution intra-hôte d'une souche sauvage française du virus Puumala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Madrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful flower with a bitter taste, Allium triquetrum L., angled onion: a new biological control program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of common sowthistle: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 197 p., 2018, XV International Symposium on Biological Control of Weeds : Abstracts of talks and posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la compatibilité génomique entre deux espèces de cyprinidés et son implication dans la réorganisation du transcriptome chez les hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barascud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015, RIF 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary biology of Leuciscus souffia souffia, a french endemic cyprinidae : implication for its conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Salducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding—can abiotic factors affect prey detectability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pires Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Z.-Q.; Fan, Q.-H; Heath, A.C.G.; Minor, M.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (Acarological Frontiers: Proceedings of the XVI International Congress of Acarology, 1–5 Dec. 2022, Auckland, New Zealand), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-100, 2022, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la Génomique Environnementale dans la Caractérisation des Réseaux d’Interactions Ecologiques au Sein des Communautés d’Arthropodes pour une Gestion Durable des Agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier - Institut Agro, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04170254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02787-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bendov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mikula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vo&#353;lajerov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Daniszov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thevenin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.963341" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03374345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chapp&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-20-2408-RE" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;neti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chague" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Pi&#225;lek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udov&#237;t &#270;ureje" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schmiedov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01859-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622752v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyamurthy Raghu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Mat&#283;jkov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Stopkov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Stanko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70249-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kreisinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Po&#382;gayov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Honza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1243" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ungaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1077-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Petr&#382;elkov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Tom&#225;&#353;ek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamkova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gait Archambaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12703" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maggia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vigouroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Renno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duponchelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02336539v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Krop&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Pechmanov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vinkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Svobodov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Velov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681642v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Scott Mccairns" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kropackova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Petrzelkova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Tomasek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Albrecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Schwab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0414-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02336540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weaver" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Hoelmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12271" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJG44CKB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Gardner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-259" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Realini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03171.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX3H94XW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deffontaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01799.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01995051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-245" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq641" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Harbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Harris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01074.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q51MBZ2C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#252;rner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arrizabalaga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02365.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663921v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Popple" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02204.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384204E1CF578ABA79D461C940401C0B08FE0537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.10.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1B0QKC5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.072108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663726v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.5.2349-2357.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ottov&#225;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simkov&#225;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Go&#252;y de Bellocq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gelnar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2004.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4W0S962-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Souto de Oliveira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pires Paul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Oliveira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225590v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferragut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735146v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheppard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800359v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas Navarro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Queen'S University Belfast" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735205v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735161v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743393v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225469v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina S. de Oliveira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pires Paula" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/zs/article/view/zoosymposia.22.1.56/49241" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.56" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04170254v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02787-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bendov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mikula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vo&#353;lajerov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Daniszov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thevenin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.963341" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03374345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chapp&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-20-2408-RE" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;neti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chague" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622752v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyamurthy Raghu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.12.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Mat&#283;jkov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Stopkov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Stanko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70249-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Pi&#225;lek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udov&#237;t &#270;ureje" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schmiedov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01859-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kreisinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Po&#382;gayov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Honza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1243" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ungaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1077-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Petr&#382;elkov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Tom&#225;&#353;ek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adamkova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Maggia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vigouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Renno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duponchelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gait Archambaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12703" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02336539v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Krop&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Pechmanov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vinkler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Svobodov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Velov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681642v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Scott Mccairns" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kropackova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Petrzelkova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Tomasek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Albrecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Schwab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0414-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02336540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weaver" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Hoelmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12271" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJG44CKB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Gardner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-259" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Realini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03171.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QX3H94XW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deffontaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01799.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01995051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-245" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq641" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Harbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Harris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01074.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q51MBZ2C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#252;rner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arrizabalaga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02365.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663921v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Popple" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02204.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384204E1CF578ABA79D461C940401C0B08FE0537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.10.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1B0QKC5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.072108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663726v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.5.2349-2357.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ottov&#225;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simkov&#225;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Go&#252;y de Bellocq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Gelnar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2004.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4W0S962-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956221v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Souto de Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pires Paul" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Oliveira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225590v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferragut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735146v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheppard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800359v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas Navarro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Queen'S University Belfast" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735161v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735205v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743393v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225469v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina S. de Oliveira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pires Paula" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/zs/article/view/zoosymposia.22.1.56/49241" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.56" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04170254v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>