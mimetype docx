--- v0 (2026-04-16)
+++ v1 (2026-05-16)
@@ -1153,274 +1153,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine control in presence of magnetic hysteresis. Modelling and speed reference tracking</w:t>
+                <w:t xml:space="preserve">24h predictor of the ozone process for Basse-Normandie region using fuzzy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ouadi</w:t>
+                <w:t xml:space="preserve">Elamari Elayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Fadili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dorléans</w:t>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC International Workshop on the Adaptation and Learning in Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Bogazici University, Turkey. pp.7-12, </w:t>
+              <w:t xml:space="preserve">5th IEEE International Conference on Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Londres, United Kingdom. pp.367 - 372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100826-3-TR-4015.00005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IS.2010.5548406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059659v1</w:t>
+                <w:t xml:space="preserve">hal-01058868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24h predictor of the ozone process for Basse-Normandie region using fuzzy approach</w:t>
+                <w:t xml:space="preserve">Induction machine control in presence of magnetic hysteresis. Modelling and speed reference tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elamari Elayan</w:t>
+                <w:t xml:space="preserve">H. Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+                <w:t xml:space="preserve">A. El Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Londres, United Kingdom. pp.367 - 372, </w:t>
+              <w:t xml:space="preserve">10th IFAC International Workshop on the Adaptation and Learning in Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bogazici University, Turkey. pp.7-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IS.2010.5548406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20100826-3-TR-4015.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058868v1</w:t>
+                <w:t xml:space="preserve">hal-01059659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'une classe de système par les méthodes des sous-espaces, cadre pour l'estimation des paramètres électriques d'un moteur asynchrone</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66B915F9"/>
+    <w:nsid w:val="74F334C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-massieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3351-4740" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033986835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Massieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukaour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041812" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magarotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Assche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1215530" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ahmed-Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Assche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.579175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Van Assche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.628" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ouadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elfadili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Dib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Farza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fadili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100826-3-TR-4015.00005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elamari Elayan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2010.5548406" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771954v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574263.ch6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-massieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3351-4740" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033986835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Massieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukaour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041812" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magarotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Assche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1215530" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ahmed-Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Assche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.579175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Van Assche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.628" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ouadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elfadili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Dib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Farza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elamari Elayan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2010.5548406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fadili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100826-3-TR-4015.00005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771954v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574263.ch6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>