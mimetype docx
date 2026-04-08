--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -134,222 +134,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse problem related to an elasto-plastic beam</w:t>
+                <w:t xml:space="preserve">Identification of bottom deformations of the ocean from surface measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Terrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ae0e49⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.1075-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036216v3</w:t>
+                <w:t xml:space="preserve">hal-04514543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bottom deformations of the ocean from surface measurements</w:t>
+                <w:t xml:space="preserve">An inverse problem related to an elasto-plastic beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Terrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.1075-1113. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2025008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ae0e49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514543v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036216v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient boundary integral method to evaluate the acoustic scattering from coupled fluid-fluid problems excited by multiple sources</w:t>
               </w:r>
@@ -641,633 +641,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Analysis of Goldstein's Model for time harmonic acoustics in flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+                <w:t xml:space="preserve">Efficient evaluation of three-dimensional Helmholtz Green's functions tailored to arbitrary rigid geometries for flow noise simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trafny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2022007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832607v1</w:t>
+                <w:t xml:space="preserve">hal-03370256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient evaluation of three-dimensional Helmholtz Green's functions tailored to arbitrary rigid geometries for flow noise simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+                <w:t xml:space="preserve">Mathematical Analysis of Goldstein's Model for time harmonic acoustics in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trafny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 452, </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.451-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2022007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370256v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
+                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083513v1</w:t>
+                <w:t xml:space="preserve">hal-03370501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Methods for Acoustic Radiation in a Duct with a Shear Flow and an Absorbing Boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1384026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884954v1</w:t>
+                <w:t xml:space="preserve">hal-03083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Methods for Acoustic Radiation in a Duct with a Shear Flow and an Absorbing Boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200668. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (6), pp.2658-2683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1384026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370501v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Brewster transmission through ultrathin perforated films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,404 +1481,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of a generalized time-harmonic transport equation for acoustics in flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of a Low Mach Number Model for Time-Harmonic Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (8), pp.3117 - 3137. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (4), pp.1891-1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.4805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M113976X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897419v1</w:t>
+                <w:t xml:space="preserve">hal-04832135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sufficient Condition for the Absence of Two-Dimensional Instabilities of an Elastic Plate in a Duct with Compressible Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (6), pp.3119-3144. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1165761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381057v1</w:t>
+                <w:t xml:space="preserve">hal-01822490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sufficient Condition for the Absence of Two-Dimensional Instabilities of an Elastic Plate in a Duct with Compressible Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (6), pp.3119-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1165761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822490v1</w:t>
+                <w:t xml:space="preserve">hal-02381057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a Low Mach Number Model for Time-Harmonic Acoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-posedness of a generalized time-harmonic transport equation for acoustics in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (4), pp.1891-1912. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (8), pp.3117 - 3137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M113976X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.4805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832135v1</w:t>
+                <w:t xml:space="preserve">hal-01897419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating light at subwavelength scale by exploiting defect-guided spoof plasmon modes</w:t>
               </w:r>
@@ -2274,508 +2274,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felipe Barra</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235295v1</w:t>
+                <w:t xml:space="preserve">hal-01396079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (2182), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069252v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.084104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396078v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 343 (12), </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.85-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396079v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of acoustic solitons</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Estonian Academy of Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (3), pp.304-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3174,810 +3174,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 470 (2166), pp.20130743. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 259, pp.421-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116516v1</w:t>
+                <w:t xml:space="preserve">hal-00843609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116523v1</w:t>
+                <w:t xml:space="preserve">hal-01116476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akarid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3752-3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116505v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with an array of Helmholtz resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+                <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470 (2166), pp.20130743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396076v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with an array of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 259 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116531v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a discontinuous Myers condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2014008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.20130448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116509v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of a discontinuous Myers condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (5), pp.1529-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116493v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local transformation leading to an efficient Fourier modal method for perfectly conducting gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3996,271 +3944,323 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (10), pp.2249-2255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
+                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116476v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with Helmholtz resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (24), pp.29977-29953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843609v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic propagation in non-uniform waveguides: revisiting Webster equation using evanescent boundary modes</w:t>
               </w:r>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5044,235 +5044,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low Mach model for time harmonic acoustics in arbitrary flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+                <w:t xml:space="preserve">Finite element simulations of multiple scattering in acoustic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 234 (6), pp.1868-1875. </w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.615-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17455031003753000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975078v1</w:t>
+                <w:t xml:space="preserve">hal-00849578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulations of multiple scattering in acoustic waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">A low Mach model for time harmonic acoustics in arbitrary flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (4), pp.615-633. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (6), pp.1868-1875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455031003753000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849578v1</w:t>
+                <w:t xml:space="preserve">hal-00975078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances of an elastic plate coupled with a compressible confined flow</w:t>
               </w:r>
@@ -5343,382 +5343,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances of an elastic plate in a compressible confined fluid</w:t>
+                <w:t xml:space="preserve">Time-harmonic acoustic propagation in the presence of a shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Duclairoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/qjmam/hbm015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2 SPEC. ISS.), pp.428-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876224v1</w:t>
+                <w:t xml:space="preserve">hal-00876232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic acoustic propagation in the presence of a shear flow</w:t>
+                <w:t xml:space="preserve">Acoustic propagation in a flow: numerical simulation of the time-harmonic regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Duclairoir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 204 (2 SPEC. ISS.), pp.428-439. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc:072201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876232v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic propagation in a flow: numerical simulation of the time-harmonic regime.</w:t>
+                <w:t xml:space="preserve">Resonances of an elastic plate in a compressible confined fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve-Marie Duclairoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (4), pp.397-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc:072201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/qjmam/hbm015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976953v1</w:t>
+                <w:t xml:space="preserve">hal-00876224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction of an acoustic wave by a plate in a uniform flow: A numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7620,151 +7620,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-harmonic acoustic scattering in a complex flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810582v1</w:t>
+                <w:t xml:space="preserve">hal-00810834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of guided waves in a non-uniform acoustic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7780,260 +7793,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
+                <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810583v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic acoustic scattering in a complex flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810834v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le calcul numérique des modes non linéaires</w:t>
               </w:r>
@@ -8134,204 +8134,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques de la multidiffusion acoustique en conduit, comparaison avec des modèles analytiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">Opérateur DtN pour les guides cylindriques à paroi traitée en présence d'un écoulement uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546835v1</w:t>
+                <w:t xml:space="preserve">hal-00539663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateur DtN pour les guides cylindriques à paroi traitée en présence d'un écoulement uniforme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+                <w:t xml:space="preserve">Simulations numériques de la multidiffusion acoustique en conduit, comparaison avec des modèles analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539663v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition aux limites transparente pour la propagation acoustique dans un guide recouvert d'un matériau absorbant en présence d'un écoulement uniforme</w:t>
               </w:r>
@@ -8430,170 +8430,271 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fluid-structure Green's functions via BEM/BEM coupling for flow induced noise in arbitrary elastic geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pacaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acoustic propagation in a vortical homentropic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Mietka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8740,51 +8841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~mercier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pacaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1165761" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113976X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312801v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.11.036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843609v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455031003753000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moloney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.036221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Normand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00185-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09FMCH01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00143-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZKW2DVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0076" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pernet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~mercier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pacaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113976X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1165761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312801v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843609v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.11.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455031003753000" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moloney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.036221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Normand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00185-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09FMCH01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00143-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZKW2DVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0076" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pernet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546835v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>