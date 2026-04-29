--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -134,222 +134,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bottom deformations of the ocean from surface measurements</w:t>
+                <w:t xml:space="preserve">An inverse problem related to an elasto-plastic beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Terrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2025008⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ae0e49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514543v2</w:t>
+                <w:t xml:space="preserve">hal-05036216v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse problem related to an elasto-plastic beam</w:t>
+                <w:t xml:space="preserve">Identification of bottom deformations of the ocean from surface measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Terrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (10), </w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.1075-1113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ae0e49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036216v3</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient boundary integral method to evaluate the acoustic scattering from coupled fluid-fluid problems excited by multiple sources</w:t>
               </w:r>
@@ -641,633 +641,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient evaluation of three-dimensional Helmholtz Green's functions tailored to arbitrary rigid geometries for flow noise simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+                <w:t xml:space="preserve">Mathematical Analysis of Goldstein's Model for time harmonic acoustics in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trafny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110915⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.451-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2022007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370256v1</w:t>
+                <w:t xml:space="preserve">hal-04832607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Analysis of Goldstein's Model for time harmonic acoustics in flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+                <w:t xml:space="preserve">Efficient evaluation of three-dimensional Helmholtz Green's functions tailored to arbitrary rigid geometries for flow noise simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trafny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.451-483. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 452, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2022007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832607v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
+                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200668. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370501v1</w:t>
+                <w:t xml:space="preserve">hal-03083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Methods for Acoustic Radiation in a Duct with a Shear Flow and an Absorbing Boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (6), pp.2658-2683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1384026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083513v1</w:t>
+                <w:t xml:space="preserve">hal-03884954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Methods for Acoustic Radiation in a Duct with a Shear Flow and an Absorbing Boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (6), pp.2658-2683. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1384026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884954v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Brewster transmission through ultrathin perforated films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,105 +1481,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a Low Mach Number Model for Time-Harmonic Acoustics</w:t>
+                <w:t xml:space="preserve">A Sufficient Condition for the Absence of Two-Dimensional Instabilities of an Elastic Plate in a Duct with Compressible Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 78 (4), pp.1891-1912. </w:t>
+              <w:t xml:space="preserve">, 2018, 78 (6), pp.3119-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M113976X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1165761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832135v1</w:t>
+                <w:t xml:space="preserve">hal-02381057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
               </w:r>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1676,209 +1676,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sufficient Condition for the Absence of Two-Dimensional Instabilities of an Elastic Plate in a Duct with Compressible Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-posedness of a generalized time-harmonic transport equation for acoustics in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (6), pp.3119-3144. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (8), pp.3117 - 3137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1165761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.4805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381057v1</w:t>
+                <w:t xml:space="preserve">hal-01897419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of a generalized time-harmonic transport equation for acoustics in flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of a Low Mach Number Model for Time-Harmonic Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (8), pp.3117 - 3137. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (4), pp.1891-1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.4805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M113976X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897419v1</w:t>
+                <w:t xml:space="preserve">hal-04832135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating light at subwavelength scale by exploiting defect-guided spoof plasmon modes</w:t>
               </w:r>
@@ -2274,508 +2274,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.084104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396079v1</w:t>
+                <w:t xml:space="preserve">hal-01235295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396078v1</w:t>
+                <w:t xml:space="preserve">hal-01069252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felipe Barra</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235295v1</w:t>
+                <w:t xml:space="preserve">hal-01396079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56, pp.85-99. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (2182), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069252v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of acoustic solitons</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Estonian Academy of Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (3), pp.304-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2850,1082 +2850,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (5), pp.11. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235291v1</w:t>
+                <w:t xml:space="preserve">hal-01235285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
+                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01235285v1</w:t>
+                <w:t xml:space="preserve">hal-01235292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (3), pp.7. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (5), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235292v1</w:t>
+                <w:t xml:space="preserve">hal-01235291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with Helmholtz resonators</w:t>
+                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with an array of Helmholtz resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 259, pp.421-443. </w:t>
+              <w:t xml:space="preserve">, 2014, 259 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843609v2</w:t>
+                <w:t xml:space="preserve">hal-01396076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (1), pp.165-174. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470 (2166), pp.20130743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116476v1</w:t>
+                <w:t xml:space="preserve">hal-01116516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akarid Ahmed</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (13), pp.3752-3755. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.20130448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116523v1</w:t>
+                <w:t xml:space="preserve">hal-01116505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akarid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3752-3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116516v1</w:t>
+                <w:t xml:space="preserve">hal-01116523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with an array of Helmholtz resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of a discontinuous Myers condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (5), pp.1529-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396076v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (24), pp.29977-29953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116505v1</w:t>
+                <w:t xml:space="preserve">hal-01116531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a discontinuous Myers condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2014008⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116509v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local transformation leading to an efficient Fourier modal method for perfectly conducting gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3944,323 +3996,271 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (10), pp.2249-2255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
+                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116493v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 259, pp.421-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116531v1</w:t>
+                <w:t xml:space="preserve">hal-00843609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic propagation in non-uniform waveguides: revisiting Webster equation using evanescent boundary modes</w:t>
               </w:r>
@@ -4577,235 +4577,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usual Anderson localization restored in bilayered left- and right-handed structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (3), pp.1874-1889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.85.205138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849562v1</w:t>
+                <w:t xml:space="preserve">hal-00849564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+                <w:t xml:space="preserve">Usual Anderson localization restored in bilayered left- and right-handed structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 131 (3), pp.1874-1889. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.85.205138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849564v1</w:t>
+                <w:t xml:space="preserve">hal-00849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Harmonic Acoustic Scattering in a Complex Flow: a Full Coupling Between Acoustics and Hydrodynamics</w:t>
               </w:r>
@@ -5044,235 +5044,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulations of multiple scattering in acoustic waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">A low Mach model for time harmonic acoustics in arbitrary flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (4), pp.615-633. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (6), pp.1868-1875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455031003753000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849578v1</w:t>
+                <w:t xml:space="preserve">hal-00975078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low Mach model for time harmonic acoustics in arbitrary flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+                <w:t xml:space="preserve">Finite element simulations of multiple scattering in acoustic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 234 (6), pp.1868-1875. </w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.615-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17455031003753000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975078v1</w:t>
+                <w:t xml:space="preserve">hal-00849578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances of an elastic plate coupled with a compressible confined flow</w:t>
               </w:r>
@@ -5343,382 +5343,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic acoustic propagation in the presence of a shear flow</w:t>
+                <w:t xml:space="preserve">Resonances of an elastic plate in a compressible confined fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.02.048⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (4), pp.397-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmam/hbm015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876232v1</w:t>
+                <w:t xml:space="preserve">hal-00876224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic propagation in a flow: numerical simulation of the time-harmonic regime.</w:t>
+                <w:t xml:space="preserve">Time-harmonic acoustic propagation in the presence of a shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Duclairoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2 SPEC. ISS.), pp.428-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc:072201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976953v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances of an elastic plate in a compressible confined fluid</w:t>
+                <w:t xml:space="preserve">Acoustic propagation in a flow: numerical simulation of the time-harmonic regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Duclairoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 60 (4), pp.397-421. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qjmam/hbm015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc:072201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876224v1</w:t>
+                <w:t xml:space="preserve">hal-00976953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction of an acoustic wave by a plate in a uniform flow: A numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7620,450 +7620,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic acoustic scattering in a complex flow</w:t>
+                <w:t xml:space="preserve">Propagation of guided waves in a non-uniform acoustic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Peynaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810834v1</w:t>
+                <w:t xml:space="preserve">hal-00810835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves in a non-uniform acoustic waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810835v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
+                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810582v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-harmonic acoustic scattering in a complex flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1311-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810583v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le calcul numérique des modes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8104,349 +8104,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 20111 - 20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateur DtN pour les guides cylindriques à paroi traitée en présence d'un écoulement uniforme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+                <w:t xml:space="preserve">Simulations numériques de la multidiffusion acoustique en conduit, comparaison avec des modèles analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539663v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques de la multidiffusion acoustique en conduit, comparaison avec des modèles analytiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">Opérateur DtN pour les guides cylindriques à paroi traitée en présence d'un écoulement uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546835v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition aux limites transparente pour la propagation acoustique dans un guide recouvert d'un matériau absorbant en présence d'un écoulement uniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poernomo Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Chambeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8456,51 +8456,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure Green's functions via BEM/BEM coupling for flow induced noise in arbitrary elastic geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pacaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8535,166 +8535,166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic propagation in a vortical homentropic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Mietka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8841,51 +8841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~mercier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pacaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113976X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1165761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312801v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843609v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.11.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455031003753000" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moloney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.036221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Normand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00185-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09FMCH01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00143-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZKW2DVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0076" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pernet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546835v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~mercier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pacaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1165761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113976X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312801v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.11.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843609v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455031003753000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moloney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.036221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Normand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00185-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09FMCH01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00143-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZKW2DVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0076" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>