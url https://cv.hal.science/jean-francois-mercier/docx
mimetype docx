--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -134,222 +134,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse problem related to an elasto-plastic beam</w:t>
+                <w:t xml:space="preserve">Identification of bottom deformations of the ocean from surface measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Terrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ae0e49⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.1075-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036216v3</w:t>
+                <w:t xml:space="preserve">hal-04514543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bottom deformations of the ocean from surface measurements</w:t>
+                <w:t xml:space="preserve">An inverse problem related to an elasto-plastic beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Terrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.1075-1113. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2025008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ae0e49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514543v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036216v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient boundary integral method to evaluate the acoustic scattering from coupled fluid-fluid problems excited by multiple sources</w:t>
               </w:r>
@@ -1481,326 +1481,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sufficient Condition for the Absence of Two-Dimensional Instabilities of an Elastic Plate in a Duct with Compressible Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-posedness of a generalized time-harmonic transport equation for acoustics in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (6), pp.3119-3144. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (8), pp.3117 - 3137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1165761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.4805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381057v1</w:t>
+                <w:t xml:space="preserve">hal-01897419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sufficient Condition for the Absence of Two-Dimensional Instabilities of an Elastic Plate in a Duct with Compressible Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (6), pp.3119-3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1165761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822490v1</w:t>
+                <w:t xml:space="preserve">hal-02381057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of a generalized time-harmonic transport equation for acoustics in flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (8), pp.3117 - 3137. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.4805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897419v1</w:t>
+                <w:t xml:space="preserve">hal-01822490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of a Low Mach Number Model for Time-Harmonic Acoustics</w:t>
               </w:r>
@@ -1858,261 +1858,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating light at subwavelength scale by exploiting defect-guided spoof plasmon modes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Fink</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125133⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (6), pp.3703 - 3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626376v1</w:t>
+                <w:t xml:space="preserve">hal-01699681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating light at subwavelength scale by exploiting defect-guided spoof plasmon modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142 (6), pp.3703 - 3714. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699681v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-way model for nonlinear acoustic waves in a non-uniform lattice of Helmholtz resonators</w:t>
               </w:r>
@@ -2202,51 +2202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with a wall impedance and a uniform flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 472 (2190), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2274,508 +2274,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felipe Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (2182), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235295v1</w:t>
+                <w:t xml:space="preserve">hal-01396078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069252v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.084104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396079v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of acoustic solitary waves in a lattice of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 471 (2182), </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.85-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396078v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of acoustic solitons</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Estonian Academy of Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (3), pp.304-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2850,780 +2850,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
+                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54, pp.10. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235285v1</w:t>
+                <w:t xml:space="preserve">hal-01235292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (5), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235292v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235291v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with an array of Helmholtz resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akarid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3752-3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396076v1</w:t>
+                <w:t xml:space="preserve">hal-01116523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 470 (2166), pp.20130743. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 470, pp.20130448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with an array of Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (13), pp.3752-3755. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 259 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116523v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of a discontinuous Myers condition</w:t>
               </w:r>
@@ -3694,317 +3694,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Castanié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (24), pp.29977-29953. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.14001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116531v1</w:t>
+                <w:t xml:space="preserve">hal-01116493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.14001. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (24), pp.29977-29953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116493v1</w:t>
+                <w:t xml:space="preserve">hal-01116531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local transformation leading to an efficient Fourier modal method for perfectly conducting gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4045,222 +4045,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 259, pp.421-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116476v1</w:t>
+                <w:t xml:space="preserve">hal-00843609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of nonlinear acoustic waves in a tube connected with Helmholtz resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.11.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843609v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic propagation in non-uniform waveguides: revisiting Webster equation using evanescent boundary modes</w:t>
               </w:r>
@@ -4577,235 +4577,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+                <w:t xml:space="preserve">Usual Anderson localization restored in bilayered left- and right-handed structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 131 (3), pp.1874-1889. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.85.205138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849564v1</w:t>
+                <w:t xml:space="preserve">hal-00849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usual Anderson localization restored in bilayered left- and right-handed structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (3), pp.1874-1889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.85.205138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849562v1</w:t>
+                <w:t xml:space="preserve">hal-00849564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Harmonic Acoustic Scattering in a Complex Flow: a Full Coupling Between Acoustics and Hydrodynamics</w:t>
               </w:r>
@@ -5044,235 +5044,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low Mach model for time harmonic acoustics in arbitrary flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+                <w:t xml:space="preserve">Finite element simulations of multiple scattering in acoustic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 234 (6), pp.1868-1875. </w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.615-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17455031003753000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975078v1</w:t>
+                <w:t xml:space="preserve">hal-00849578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulations of multiple scattering in acoustic waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">A low Mach model for time harmonic acoustics in arbitrary flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (4), pp.615-633. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (6), pp.1868-1875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455031003753000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849578v1</w:t>
+                <w:t xml:space="preserve">hal-00975078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances of an elastic plate coupled with a compressible confined flow</w:t>
               </w:r>
@@ -7639,51 +7639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of guided waves in a non-uniform acoustic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7708,90 +7708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7816,51 +7816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8610,51 +8610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Mietka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8841,51 +8841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~mercier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pacaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1165761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113976X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312801v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.11.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843609v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455031003753000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moloney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.036221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Normand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00185-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09FMCH01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00143-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZKW2DVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0076" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~mercier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pacaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1384026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1165761" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113976X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312801v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.02.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.11.036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843609v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455031003753000" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moloney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.036221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Normand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00185-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09FMCH01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00143-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZKW2DVS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0076" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Ouedraogo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>