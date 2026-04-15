--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -706,226 +706,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique professionnelle et alternance : la piste des situations intermédiaires</w:t>
+                <w:t xml:space="preserve">Des parcours potentiels de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025-3 (244), pp.96-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edpe.244.0096⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 3 (244), pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.244.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365872v1</w:t>
+                <w:t xml:space="preserve">hal-05365835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des parcours potentiels de développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Didactique professionnelle et alternance : la piste des situations intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (244), pp.34-45. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025-3 (244), pp.96-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.244.0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edpe.244.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365835v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche conceptuelle des parcours pour l’ingénierie du développement des compétences professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (1), pp.11-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -953,252 +953,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions : mouvements collectifs à accompagner et transformations silencieuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apprendre à porter le regard sur les situations de travail : rôle des processus sémiotiques dans des espaces formatifs hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.248.0273⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hui⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649416v1</w:t>
+                <w:t xml:space="preserve">hal-04784421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à porter le regard sur les situations de travail : rôle des processus sémiotiques dans des espaces formatifs hybrides</w:t>
+                <w:t xml:space="preserve">Les transitions : mouvements collectifs à accompagner et transformations silencieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Veillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.273-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12hui⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.248.0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784421v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de l’encadrant : savoir adopter la perspective de l’activité d’autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,51 +1232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle régulateur du travail collectif dans la conception des référentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,51 +1336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique pour l’enseignement professionnel ou didactique(s) pour la formation professionnelle ? Dialogue avec Claude Raisky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1421,447 +1421,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du travail dans des situations hybrides en formation professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractériser la temporalité didactique en formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.17319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edpe.228.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692813v1</w:t>
+                <w:t xml:space="preserve">halshs-03353314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la temporalité didactique en formation professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apprentissage du travail dans des situations hybrides en formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 228, pp.111-124. </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.228.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.17319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03353314v1</w:t>
+                <w:t xml:space="preserve">hal-03692813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des vidéos en didactique professionnelle : statuts technique, pragmatique, épistémique et acceptabilité sociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Usage de l’instruction au sosie pour la conception d’actions de formation en situation de travail (AFEST) : une illustration avec des liquidateurs/trices de retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/savo.055.0059⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Apprendre en situation de travail : développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.17204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273192v1</w:t>
+                <w:t xml:space="preserve">hal-03518843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de l’instruction au sosie pour la conception d’actions de formation en situation de travail (AFEST) : une illustration avec des liquidateurs/trices de retraite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Balas</w:t>
+                <w:t xml:space="preserve">L’usage des vidéos en didactique professionnelle : statuts technique, pragmatique, épistémique et acceptabilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Apprendre en situation de travail : développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.59-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.17204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/savo.055.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518843v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail en situation de formation au potentiel d’apprentissage des situations de formation par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 226, pp.30-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1889,303 +1889,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir ce qui ne se voit pas : regarder, voir, savoir en fromagerie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelques repères pour une didactique du curriculum en formation professionnelle cohérente avec l’approche par compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.1-29. </w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sciences et technologies : perspectives curriculaires, 21, pp.135-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.10523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930090v1</w:t>
+                <w:t xml:space="preserve">hal-02930127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques repères pour une didactique du curriculum en formation professionnelle cohérente avec l’approche par compétences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Voir ce qui ne se voit pas : regarder, voir, savoir en fromagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.10523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.3073⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02930127v1</w:t>
+                <w:t xml:space="preserve">hal-02930090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiréférentialité des savoirs dans les disciplines technologiques et la question de la référence pour le savoir à enseigner : l’exemple de l’agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.175-196. </w:t>
@@ -2229,934 +2229,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche plurididactique pour l’élaboration curriculaire dans l’enseignement des sciences techniques en formation professionnelle : propositions à partir de l’exemple de l’agronomie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’orientation des élèves au lycée : un travail collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3248⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.619-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.8896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094058v1</w:t>
+                <w:t xml:space="preserve">hal-02514828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation des élèves au lycée : un travail collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approche plurididactique pour l’élaboration curriculaire dans l’enseignement des sciences techniques en formation professionnelle : propositions à partir de l’exemple de l’agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (4), pp.619-658. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.53-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.8896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514828v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la réduction du recours aux pesticides: l’apport des didactiques aux questions d’action, de représentation et d’apprentissage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelles dimensions didactiques dans quelques travaux empiriques se réclamant de la didactique professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.94-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095206v1</w:t>
+                <w:t xml:space="preserve">hal-02102418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito : Penser la didactique pour la formation professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enseigner la réduction du recours aux pesticides: l’apport des didactiques aux questions d’action, de représentation et d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138448666320022E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102358v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Piagetian Schème: a Framework to Study Professional Learning Through Conceptualization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Edito : Penser la didactique pour la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocations and Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.3-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095111v1</w:t>
+                <w:t xml:space="preserve">hal-02102358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles dimensions didactiques dans quelques travaux empiriques se réclamant de la didactique professionnelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Piagetian Schème: a Framework to Study Professional Learning Through Conceptualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Popescu Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vocations and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.343-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12186-017-9174-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102418v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruptures ou ajustements provoqués entre pratiques agricoles et enseignement de ces pratiques : implantation et gouvernance de la réforme « Produire autrement »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
+                <w:t xml:space="preserve">Les savoirs agronomiques dans les itinéraires de conception de référentiels de formation – Comment sont pris en compte les nouveaux enjeux sociétaux et les savoirs émergents ? Et quels rôles pour les agronomes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 135, pp.27-48</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020960v1</w:t>
+                <w:t xml:space="preserve">hal-02025019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs agronomiques dans les itinéraires de conception de référentiels de formation – Comment sont pris en compte les nouveaux enjeux sociétaux et les savoirs émergents ? Et quels rôles pour les agronomes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+                <w:t xml:space="preserve">Ruptures ou ajustements provoqués entre pratiques agricoles et enseignement de ces pratiques : implantation et gouvernance de la réforme « Produire autrement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.151-165</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135, pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025019v1</w:t>
+                <w:t xml:space="preserve">hal-02020960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de transmission professionnelle et configurations de tutorat en situation de travail : une illustration dans le secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (83), pp.49-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référentiels pour, contre, avec, entre… les activités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.117-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3253,195 +3253,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un ingénieur ? Ce que nous apprend la validation des acquis de l’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Du travail en situation de formation au potentiel d’apprentissage des situations de formation par le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.61-76</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, HS6, pp.136-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103567v1</w:t>
+                <w:t xml:space="preserve">halshs-01688316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du travail en situation de formation au potentiel d’apprentissage des situations de formation par le travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce qu’un ingénieur ? Ce que nous apprend la validation des acquis de l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, HS6, pp.136-145</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01688316v1</w:t>
+                <w:t xml:space="preserve">hal-02103567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de mobilisation d'un individu pour une situation : une proposition théorique pour la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13, pp.73-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3466,51 +3466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires de jeunes adultes en formation initiale vers l’insertion professionnelle dans des emplois peu attractifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3535,51 +3535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique professionnelle : vers une didactique de l'action professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.85-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3604,64 +3604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation des acquis de l'expérience et curriculum de formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,77 +3686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations de travail : références pour les référentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64, pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3775,325 +3775,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01688338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science dans les dossiers de Validation des acquis de l’expérience (VAE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">COMPÉTENCES ET VALIDATION DES ACQUIS DE L'EXPÉRIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103698v1</w:t>
+                <w:t xml:space="preserve">halshs-01688330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence et validation des acquis de l'expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">La science dans les dossiers de Validation des acquis de l’expérience (VAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/16813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103681v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPÉTENCES ET VALIDATION DES ACQUIS DE L'EXPÉRIENCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compétence et validation des acquis de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2008, 101, pp.183-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01688330v1</w:t>
+                <w:t xml:space="preserve">hal-02103681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les espaces de liberté des dispositifs pour proposer des situations de mise en activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (8), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4150,64 +4150,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel intermédiaire des ateliers d’école en formation agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque international de l'association recherches et pratiques en didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA Toulouse, Jun 2025, Toulouse, France. pp.385-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4232,90 +4232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les tensions et les dilemmes sur le travail réel du chercheur-intervenant lors d’une recherche intervention en sciences de l’éducation et de la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4351,670 +4351,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d’élaboration de l’expérience en formation post-bac en lycée agro-alimentaire en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une didactique des parcours d'élaboration de la compétence des professionnels en formation et au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation: regards croisés sur les questions actuelles de la formation professionnelle</w:t>
+              <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132598v1</w:t>
+                <w:t xml:space="preserve">hal-03829413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à détourner l’attention d’autrui et à convertir sa propre attention. Une approche comparative - Didactique professionnelle / cours d’action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using semiotic systems in school agri-food workshop: affordances and difficulties for teaching-learning practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de Didactique Professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">11e colloque international Earli SIG 14. "Learning and Professional Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paderborn, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829515v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes sémiotiques dans des ateliers de production de l'enseignement agricole. Quels rôles dans le potentiel d'apprentissage des situations hybrides ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif d’élaboration de l’expérience en formation post-bac en lycée agro-alimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Veillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association RPDP, HETSL de Lausanne, Université de Genève, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation: regards croisés sur les questions actuelles de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829459v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using semiotic systems in school agri-food workshop: affordances and difficulties for teaching-learning practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à détourner l’attention d’autrui et à convertir sa propre attention. Une approche comparative - Didactique professionnelle / cours d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Veillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque international Earli SIG 14. "Learning and Professional Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paderborn, Allemagne</w:t>
+              <w:t xml:space="preserve">6ème colloque international de Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017955v1</w:t>
+                <w:t xml:space="preserve">hal-03829515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une didactique des parcours d'élaboration de la compétence des professionnels en formation et au travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les systèmes sémiotiques dans des ateliers de production de l'enseignement agricole. Quels rôles dans le potentiel d'apprentissage des situations hybrides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">, Association RPDP, HETSL de Lausanne, Université de Genève, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829413v1</w:t>
+                <w:t xml:space="preserve">hal-03829459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogies et didactiques du travail dans un monde professionnel en (r)évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le potentiel d'apprentissage professionnel dans les formations visant des métiers « en train de se re-faire ». Le cas des formations des futurs agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018273v1</w:t>
+                <w:t xml:space="preserve">halshs-03357488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel d'apprentissage professionnel dans les formations visant des métiers « en train de se re-faire ». Le cas des formations des futurs agriculteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pédagogies et didactiques du travail dans un monde professionnel en (r)évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03357488v1</w:t>
+                <w:t xml:space="preserve">hal-04018273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référentiels de situations : des outils au service d’une ingénierie du développement de l’intelligence professionnelle en formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir pour transmettre des savoirs professionnel : hybrider les formats interactionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5134,51 +5134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement « professionnalisant » : apprentissage de la tâche collective d'orientation des élèves par les acteurs d'un lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'association Recherches et pratiques en didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Université de Lille - Sciences et Technologies, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5203,51 +5203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de pratique sociale de référence : un concept pour penser les disciplines technologiques en formation professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5272,51 +5272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération comme méthodologie de l'intervention-recherche à l'épreuve des engagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5367,51 +5367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération pour l’orientation scolaire et professionnelle des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles EDITION 2015 : «COOPÉRER ?»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5436,51 +5436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et compétences dans l'activité évaluative de formateurs de la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème colloque ADMEE Europe : L’évaluation à la lumière des contextes et des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5505,51 +5505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressivité dans les situations de formation visant l’apprentissage de l’action en milieu professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque internationnal de l'association Recherches et Pratiques en Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la référence pour l'enseignement des disciplines technologiques en formation professionnelle. Le cas de l'enseignement du génie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e rencontres scientifiques de l’ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5643,51 +5643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre situation de formation et situation professionnelle : les « situations intermédiaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier III, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5712,51 +5712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de mobilisation des élèves en formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5781,51 +5781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoévaluation en formation professionnelle : le rôle des situations de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème colloque de l’ADMEE-Europe, « Evaluation et autoévaluation, quels espaces de formation»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5850,90 +5850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour introduire les concepts de rôle et de position dans l’analyse du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Unité propre de recherche « Développement professionnel et formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité propre Développement Professionnel et Formation (DPF), May 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5958,90 +5958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour introduire les concepts de rôle et de position dans l’analyse du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Apprentissage et développement professionnel, Association RPDP et CREN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6066,51 +6066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DE LA COMPETENCE PROFESSIONNELLE, TRAVAIL REEL ET FORMATION INITIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 24e colloque de l’Adméé-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6135,51 +6135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique professionnelle : vers une didactique pour l'enseignement de l'action professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6204,51 +6204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ECOLE PEUT-ELLE FORMER DES PROFESSIONNELS ? LE CAS DE LA FORMATION DES TECHNICIENS EN AGRO-ALIMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6267,264 +6267,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01688309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l’expérience du travail en formation initiale - le stage : entre expérience et développement professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LE REFERENTIEL DE « COMPETENCES SITUEES » COMME INSTRUMENT DE L’EVALUATION DES COMPETENCES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">21e colloque de l'ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178847v1</w:t>
+                <w:t xml:space="preserve">hal-01178853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE REFERENTIEL DE « COMPETENCES SITUEES » COMME INSTRUMENT DE L’EVALUATION DES COMPETENCES ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LE DEVELOPPEMENT PROFESSIONNEL EN FORMATION INITIALE : QUELLES MEDIATIONS POUR QUELLES EVALUATIONS ? L'exemple des formateurs du BTS Industries agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque de l'ADMEE-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178853v1</w:t>
+                <w:t xml:space="preserve">hal-01178850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE DEVELOPPEMENT PROFESSIONNEL EN FORMATION INITIALE : QUELLES MEDIATIONS POUR QUELLES EVALUATIONS ? L'exemple des formateurs du BTS Industries agroalimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faire l’expérience du travail en formation initiale - le stage : entre expérience et développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e colloque de l'ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178850v1</w:t>
+                <w:t xml:space="preserve">hal-01178847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DISPOSITIF DE LA VALIDATION DES ACQUIS DE L'EXPERIENCE : UNE OPPORTUNITE POUR CARACTERISER LES COMPETENCES DE L'INGENIEUR ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6858,64 +6858,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence in Professional and Vocational Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,51 +7005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec Mayen. Une didactique des conditions sociales pour le développement des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et théories de la didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raison et Passions, 2023, Apprendre pour et dans le travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7068,273 +7068,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA en formation professionnelle : usages, fiabilité des traces d’apprentissage et problèmes posés aux concepteurs et aux enseignants-formateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recueil et analyse de traces d’activités : transmettre un geste professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Albero, Joris Thievenaz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre blanc Enseigner et apprendre à l’ère de l’IA. Acculturation, intégration et usages créatifs de l’IA en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation. Tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison &amp; Passions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.330-347, 2022, 9782917645994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.03.0330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929868v1</w:t>
+                <w:t xml:space="preserve">hal-03829352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil et analyse de traces d’activités : transmettre un geste professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’IA en formation professionnelle : usages, fiabilité des traces d’apprentissage et problèmes posés aux concepteurs et aux enseignants-formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Gagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation. Tome 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livre blanc Enseigner et apprendre à l’ère de l’IA. Acculturation, intégration et usages créatifs de l’IA en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-55, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.03.0330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03829352v1</w:t>
+                <w:t xml:space="preserve">hal-03929868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre situation de formation et situation professionnelle : les « situations intermédiaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et savoirs technologiques dans l'enseignement professionnel et technique confrontations des perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmatan, 2016, 978-2-343-08272-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7353,247 +7353,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02103740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 16. Évaluer la compétence par l’activité en situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apprendre un métier à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-255, 2014, 9782804181949</w:t>
+              <w:t xml:space="preserve">Recherches en éducation : Pratiques et apprentissages professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri éditions, pp.79-93, A paraître, 9782844449870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094321v1</w:t>
+                <w:t xml:space="preserve">hal-02881732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre un métier à l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chapitre 16. Évaluer la compétence par l’activité en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation : Pratiques et apprentissages professionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri éditions, pp.79-93, A paraître, 9782844449870</w:t>
+              <w:t xml:space="preserve">L'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-255, 2014, 9782804181949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881732v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stage formateur : pour qui ? pour quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7644,64 +7644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de la validation des acquis de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elaboration et réduction de l'expérience dans la validation des acquis de l'expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Centre d'études et de recherches sur les qualifications - CEREQ, pp.27-36, 2009, 978-2-11-098143-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7758,51 +7758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations intermédiaires dans les formations en alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,51 +7810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Compétences. 2024, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7880,64 +7880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’essaimage dans le passage de l’analyse du travail à la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Gagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,64 +8002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Numerica : une ressource pour une progressivité de l’apprentissage de la forêt du collège à la formation professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8090,90 +8090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la motivation des élèves pour la réalisation de tâches d'apprentissage utilisant l'environnement virtuel éducatif Silva Numerica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8204,77 +8204,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les élèves ? : appropriation de la réforme, ré-élaboration dans le travail réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon. 2019, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8335,64 +8335,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office National de l'Eau et des Milieux Aquatiques. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8414,64 +8414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la VAE à la formation des ingénieurs : le référentiel de « compétences situées » comme instrument d'une approche par les compétences en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enesad, Dijon. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8521,51 +8521,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de mobilisation des élèves en formation professionnelle : le cas des étudiants de Brevet de technicien supérieur option industries agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bourgogne, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DIJOL018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8624,51 +8624,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une didactique des parcours d'élaboration de la compétence des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne-Franche-Comté, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8776,51 +8776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74588AFF"/>
+    <w:nsid w:val="73A4BE51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8924,51 +8924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FBEF520"/>
+    <w:nsid w:val="AA8F3A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9072,51 +9072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="175D5D8B"/>
+    <w:nsid w:val="95C5D7BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9220,51 +9220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C5DB7C53"/>
+    <w:nsid w:val="886C97A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9368,51 +9368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ECB42E2B"/>
+    <w:nsid w:val="F860218D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9516,51 +9516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="62076BB3"/>
+    <w:nsid w:val="A052EEA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9664,51 +9664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2AF04B0E"/>
+    <w:nsid w:val="31CCBC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9913,51 +9913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-metral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178328278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04649416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04205772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04015716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rossand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04485128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.226.0030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1PF2J091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02514828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.8896" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Popescu Holgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-017-9174-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/16813" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04132598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courtin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jakubowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04121945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04265580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03929868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-330.htm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0330" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804181949-l-evaluation-des-competences-en-milieu-scolaire-et-en-milieu-professionnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02881732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100010200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02326553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04806421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-metral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178328278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04649416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04205772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04015716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rossand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04485128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.226.0030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1PF2J091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02514828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.8896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Popescu Holgado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-017-9174-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/16813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04132598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courtin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jakubowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04121945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04265580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-330.htm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0330" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03929868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02881732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804181949-l-evaluation-des-competences-en-milieu-scolaire-et-en-milieu-professionnel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100010200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02326553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04806421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>