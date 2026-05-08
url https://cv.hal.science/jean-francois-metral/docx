--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -953,209 +953,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à porter le regard sur les situations de travail : rôle des processus sémiotiques dans des espaces formatifs hybrides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les transitions : mouvements collectifs à accompagner et transformations silencieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12hui⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.273-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.248.0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784421v1</w:t>
+                <w:t xml:space="preserve">hal-04649416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions : mouvements collectifs à accompagner et transformations silencieuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à porter le regard sur les situations de travail : rôle des processus sémiotiques dans des espaces formatifs hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 248, pp.273-289. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.248.0273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12hui⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649416v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de l’encadrant : savoir adopter la perspective de l’activité d’autrui</w:t>
               </w:r>
@@ -1421,417 +1421,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la temporalité didactique en formation professionnelle</w:t>
+                <w:t xml:space="preserve">Apprentissage du travail dans des situations hybrides en formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 228, pp.111-124. </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.228.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.17319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03353314v1</w:t>
+                <w:t xml:space="preserve">hal-03692813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du travail dans des situations hybrides en formation professionnelle</w:t>
+                <w:t xml:space="preserve">Caractériser la temporalité didactique en formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.17319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edpe.228.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692813v1</w:t>
+                <w:t xml:space="preserve">halshs-03353314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de l’instruction au sosie pour la conception d’actions de formation en situation de travail (AFEST) : une illustration avec des liquidateurs/trices de retraite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usage des vidéos en didactique professionnelle : statuts technique, pragmatique, épistémique et acceptabilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Balas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.17204⟩</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.055.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518843v1</w:t>
+                <w:t xml:space="preserve">hal-03273192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des vidéos en didactique professionnelle : statuts technique, pragmatique, épistémique et acceptabilité sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
+                <w:t xml:space="preserve">Usage de l’instruction au sosie pour la conception d’actions de formation en situation de travail (AFEST) : une illustration avec des liquidateurs/trices de retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55, pp.59-75. </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Apprendre en situation de travail : développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/savo.055.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.17204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273192v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail en situation de formation au potentiel d’apprentissage des situations de formation par le travail</w:t>
               </w:r>
@@ -1889,264 +1889,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques repères pour une didactique du curriculum en formation professionnelle cohérente avec l’approche par compétences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voir ce qui ne se voit pas : regarder, voir, savoir en fromagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Sciences et technologies : perspectives curriculaires, 21, pp.135-162. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.3073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.10523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930127v1</w:t>
+                <w:t xml:space="preserve">hal-02930090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir ce qui ne se voit pas : regarder, voir, savoir en fromagerie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques repères pour une didactique du curriculum en formation professionnelle cohérente avec l’approche par compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sciences et technologies : perspectives curriculaires, 21, pp.135-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.10523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02930090v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiréférentialité des savoirs dans les disciplines technologiques et la question de la référence pour le savoir à enseigner : l’exemple de l’agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,697 +2229,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation des élèves au lycée : un travail collectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche plurididactique pour l’élaboration curriculaire dans l’enseignement des sciences techniques en formation professionnelle : propositions à partir de l’exemple de l’agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.8896⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514828v1</w:t>
+                <w:t xml:space="preserve">hal-02094058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche plurididactique pour l’élaboration curriculaire dans l’enseignement des sciences techniques en formation professionnelle : propositions à partir de l’exemple de l’agronomie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’orientation des élèves au lycée : un travail collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (2), pp.53-71. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.619-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.8896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094058v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles dimensions didactiques dans quelques travaux empiriques se réclamant de la didactique professionnelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner la réduction du recours aux pesticides: l’apport des didactiques aux questions d’action, de représentation et d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138448666320022E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102418v1</w:t>
+                <w:t xml:space="preserve">hal-02095206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la réduction du recours aux pesticides: l’apport des didactiques aux questions d’action, de représentation et d’apprentissage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edito : Penser la didactique pour la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138448666320022E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095206v1</w:t>
+                <w:t xml:space="preserve">hal-02102358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito : Penser la didactique pour la formation professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Piagetian Schème: a Framework to Study Professional Learning Through Conceptualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Popescu Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vocations and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.343-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12186-017-9174-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102358v1</w:t>
+                <w:t xml:space="preserve">hal-02095111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Piagetian Schème: a Framework to Study Professional Learning Through Conceptualization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles dimensions didactiques dans quelques travaux empiriques se réclamant de la didactique professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocations and Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.94-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12186-017-9174-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095111v1</w:t>
+                <w:t xml:space="preserve">hal-02102418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs agronomiques dans les itinéraires de conception de référentiels de formation – Comment sont pris en compte les nouveaux enjeux sociétaux et les savoirs émergents ? Et quels rôles pour les agronomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3000,64 +3000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3099,51 +3099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de transmission professionnelle et configurations de tutorat en situation de travail : une illustration dans le secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3617,51 +3617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation des acquis de l'expérience et curriculum de formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,77 +3686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations de travail : références pour les référentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64, pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3775,325 +3775,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01688338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPÉTENCES ET VALIDATION DES ACQUIS DE L'EXPÉRIENCE</w:t>
+                <w:t xml:space="preserve">La science dans les dossiers de Validation des acquis de l’expérience (VAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/16813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01688330v1</w:t>
+                <w:t xml:space="preserve">hal-02103698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science dans les dossiers de Validation des acquis de l’expérience (VAE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compétence et validation des acquis de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.183-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/16813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02103698v1</w:t>
+                <w:t xml:space="preserve">hal-02103681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence et validation des acquis de l'expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">COMPÉTENCES ET VALIDATION DES ACQUIS DE L'EXPÉRIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 101, pp.183-198</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103681v1</w:t>
+                <w:t xml:space="preserve">halshs-01688330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les espaces de liberté des dispositifs pour proposer des situations de mise en activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (8), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4351,640 +4351,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une didactique des parcours d'élaboration de la compétence des professionnels en formation et au travail ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif d’élaboration de l’expérience en formation post-bac en lycée agro-alimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
+              <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation: regards croisés sur les questions actuelles de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829413v1</w:t>
+                <w:t xml:space="preserve">hal-04132598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using semiotic systems in school agri-food workshop: affordances and difficulties for teaching-learning practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veillard</w:t>
+                <w:t xml:space="preserve">Apprendre à détourner l’attention d’autrui et à convertir sa propre attention. Une approche comparative - Didactique professionnelle / cours d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque international Earli SIG 14. "Learning and Professional Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paderborn, Allemagne</w:t>
+              <w:t xml:space="preserve">6ème colloque international de Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017955v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d’élaboration de l’expérience en formation post-bac en lycée agro-alimentaire en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Courtin</w:t>
+                <w:t xml:space="preserve">Les systèmes sémiotiques dans des ateliers de production de l'enseignement agricole. Quels rôles dans le potentiel d'apprentissage des situations hybrides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation: regards croisés sur les questions actuelles de la formation professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association RPDP, HETSL de Lausanne, Université de Genève, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132598v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à détourner l’attention d’autrui et à convertir sa propre attention. Une approche comparative - Didactique professionnelle / cours d’action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve de Bisschop</w:t>
+                <w:t xml:space="preserve">Using semiotic systems in school agri-food workshop: affordances and difficulties for teaching-learning practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de Didactique Professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">11e colloque international Earli SIG 14. "Learning and Professional Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paderborn, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829515v1</w:t>
+                <w:t xml:space="preserve">hal-04017955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes sémiotiques dans des ateliers de production de l'enseignement agricole. Quels rôles dans le potentiel d'apprentissage des situations hybrides ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une didactique des parcours d'élaboration de la compétence des professionnels en formation et au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association RPDP, HETSL de Lausanne, Université de Genève, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829459v1</w:t>
+                <w:t xml:space="preserve">hal-03829413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel d'apprentissage professionnel dans les formations visant des métiers « en train de se re-faire ». Le cas des formations des futurs agriculteurs</w:t>
+                <w:t xml:space="preserve">Pédagogies et didactiques du travail dans un monde professionnel en (r)évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03357488v1</w:t>
+                <w:t xml:space="preserve">hal-04018273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogies et didactiques du travail dans un monde professionnel en (r)évolution</w:t>
+                <w:t xml:space="preserve">Le potentiel d'apprentissage professionnel dans les formations visant des métiers « en train de se re-faire ». Le cas des formations des futurs agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018273v1</w:t>
+                <w:t xml:space="preserve">halshs-03357488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référentiels de situations : des outils au service d’une ingénierie du développement de l’intelligence professionnelle en formation ?</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Unité propre de recherche « Développement professionnel et formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité propre Développement Professionnel et Formation (DPF), May 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5997,51 +5997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Apprentissage et développement professionnel, Association RPDP et CREN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6267,234 +6267,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01688309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE REFERENTIEL DE « COMPETENCES SITUEES » COMME INSTRUMENT DE L’EVALUATION DES COMPETENCES ?</w:t>
+                <w:t xml:space="preserve">Faire l’expérience du travail en formation initiale - le stage : entre expérience et développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e colloque de l'ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178853v1</w:t>
+                <w:t xml:space="preserve">hal-01178847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE DEVELOPPEMENT PROFESSIONNEL EN FORMATION INITIALE : QUELLES MEDIATIONS POUR QUELLES EVALUATIONS ? L'exemple des formateurs du BTS Industries agroalimentaires</w:t>
+                <w:t xml:space="preserve">LE REFERENTIEL DE « COMPETENCES SITUEES » COMME INSTRUMENT DE L’EVALUATION DES COMPETENCES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque de l'ADMEE-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178850v1</w:t>
+                <w:t xml:space="preserve">hal-01178853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l’expérience du travail en formation initiale - le stage : entre expérience et développement professionnel</w:t>
+                <w:t xml:space="preserve">LE DEVELOPPEMENT PROFESSIONNEL EN FORMATION INITIALE : QUELLES MEDIATIONS POUR QUELLES EVALUATIONS ? L'exemple des formateurs du BTS Industries agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">21e colloque de l'ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178847v1</w:t>
+                <w:t xml:space="preserve">hal-01178850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DISPOSITIF DE LA VALIDATION DES ACQUIS DE L'EXPERIENCE : UNE OPPORTUNITE POUR CARACTERISER LES COMPETENCES DE L'INGENIEUR ?</w:t>
               </w:r>
@@ -6858,51 +6858,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence in Professional and Vocational Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7068,243 +7068,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil et analyse de traces d’activités : transmettre un geste professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’IA en formation professionnelle : usages, fiabilité des traces d’apprentissage et problèmes posés aux concepteurs et aux enseignants-formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Gagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation. Tome 3</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Livre blanc Enseigner et apprendre à l’ère de l’IA. Acculturation, intégration et usages créatifs de l’IA en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-55, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829352v1</w:t>
+                <w:t xml:space="preserve">hal-03929868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA en formation professionnelle : usages, fiabilité des traces d’apprentissage et problèmes posés aux concepteurs et aux enseignants-formateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recueil et analyse de traces d’activités : transmettre un geste professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Albero, Joris Thievenaz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre blanc Enseigner et apprendre à l’ère de l’IA. Acculturation, intégration et usages créatifs de l’IA en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation. Tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison &amp; Passions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.330-347, 2022, 9782917645994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.03.0330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929868v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre situation de formation et situation professionnelle : les « situations intermédiaires »</w:t>
               </w:r>
@@ -7353,217 +7353,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02103740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre un métier à l’école</w:t>
+                <w:t xml:space="preserve">Chapitre 16. Évaluer la compétence par l’activité en situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation : Pratiques et apprentissages professionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri éditions, pp.79-93, A paraître, 9782844449870</w:t>
+              <w:t xml:space="preserve">L'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-255, 2014, 9782804181949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881732v1</w:t>
+                <w:t xml:space="preserve">hal-02094321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 16. Évaluer la compétence par l’activité en situation</w:t>
+                <w:t xml:space="preserve">Apprendre un métier à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayen</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation : Pratiques et apprentissages professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri éditions, pp.79-93, A paraître, 9782844449870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de boeck</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02094321v1</w:t>
+                <w:t xml:space="preserve">hal-02881732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stage formateur : pour qui ? pour quoi ?</w:t>
               </w:r>
@@ -7657,51 +7657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de la validation des acquis de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elaboration et réduction de l'expérience dans la validation des acquis de l'expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Centre d'études et de recherches sur les qualifications - CEREQ, pp.27-36, 2009, 978-2-11-098143-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7810,51 +7810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Compétences. 2024, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7874,237 +7874,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’essaimage dans le passage de l’analyse du travail à la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Silva Numerica : une ressource pour une progressivité de l’apprentissage de la forêt du collège à la formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Institut Agro Dijon. 2022, 12 p</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018835v1</w:t>
+                <w:t xml:space="preserve">hal-03898947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silva Numerica : une ressource pour une progressivité de l’apprentissage de la forêt du collège à la formation professionnelle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
+                <w:t xml:space="preserve">La notion d’essaimage dans le passage de l’analyse du travail à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
+                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Gagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro Dijon. 2022, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03898947v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la motivation des élèves pour la réalisation de tâches d'apprentissage utilisant l'environnement virtuel éducatif Silva Numerica</w:t>
               </w:r>
@@ -8129,51 +8129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8204,51 +8204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les élèves ? : appropriation de la réforme, ré-élaboration dans le travail réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8348,51 +8348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office National de l'Eau et des Milieux Aquatiques. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8427,51 +8427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la VAE à la formation des ingénieurs : le référentiel de « compétences situées » comme instrument d'une approche par les compétences en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enesad, Dijon. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8776,51 +8776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73A4BE51"/>
+    <w:nsid w:val="F39D6361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8924,51 +8924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AA8F3A26"/>
+    <w:nsid w:val="658BFA2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9072,51 +9072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="95C5D7BA"/>
+    <w:nsid w:val="40C1FD65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9220,51 +9220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="886C97A5"/>
+    <w:nsid w:val="F5C235D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9368,51 +9368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F860218D"/>
+    <w:nsid w:val="FE3F9187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9516,51 +9516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A052EEA6"/>
+    <w:nsid w:val="A9C68973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9664,51 +9664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="31CCBC13"/>
+    <w:nsid w:val="F40E1D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9913,51 +9913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-metral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178328278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04649416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04205772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04015716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rossand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04485128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.226.0030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1PF2J091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02514828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.8896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Popescu Holgado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-017-9174-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/16813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04132598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courtin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jakubowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04121945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04265580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-330.htm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0330" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03929868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02881732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804181949-l-evaluation-des-competences-en-milieu-scolaire-et-en-milieu-professionnel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100010200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02326553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04806421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-metral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178328278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04649416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04205772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04015716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rossand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04485128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.226.0030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1PF2J091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02514828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.8896" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Popescu Holgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-017-9174-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/16813" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04132598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courtin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jakubowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04121945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04265580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03929868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-330.htm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0330" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804181949-l-evaluation-des-competences-en-milieu-scolaire-et-en-milieu-professionnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02881732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100010200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02326553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04806421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>