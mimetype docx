--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -706,226 +706,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des parcours potentiels de développement</w:t>
+                <w:t xml:space="preserve">Didactique professionnelle et alternance : la piste des situations intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (244), pp.34-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edpe.244.0034⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2025-3 (244), pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.244.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365835v1</w:t>
+                <w:t xml:space="preserve">hal-05365872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique professionnelle et alternance : la piste des situations intermédiaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des parcours potentiels de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025-3 (244), pp.96-107. </w:t>
+              <w:t xml:space="preserve">, 2025, 3 (244), pp.34-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.244.0096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edpe.244.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365872v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche conceptuelle des parcours pour l’ingénierie du développement des compétences professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (1), pp.11-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -953,252 +953,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions : mouvements collectifs à accompagner et transformations silencieuses</w:t>
+                <w:t xml:space="preserve">Apprendre à porter le regard sur les situations de travail : rôle des processus sémiotiques dans des espaces formatifs hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.248.0273⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hui⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649416v1</w:t>
+                <w:t xml:space="preserve">hal-04784421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à porter le regard sur les situations de travail : rôle des processus sémiotiques dans des espaces formatifs hybrides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les transitions : mouvements collectifs à accompagner et transformations silencieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.273-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12hui⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.248.0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784421v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de l’encadrant : savoir adopter la perspective de l’activité d’autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,51 +1232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle régulateur du travail collectif dans la conception des référentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,51 +1336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique pour l’enseignement professionnel ou didactique(s) pour la formation professionnelle ? Dialogue avec Claude Raisky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1427,77 +1427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du travail dans des situations hybrides en formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1531,51 +1531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la temporalité didactique en formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 228, pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,265 +1603,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des vidéos en didactique professionnelle : statuts technique, pragmatique, épistémique et acceptabilité sociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Usage de l’instruction au sosie pour la conception d’actions de formation en situation de travail (AFEST) : une illustration avec des liquidateurs/trices de retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/savo.055.0059⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Apprendre en situation de travail : développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.17204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273192v1</w:t>
+                <w:t xml:space="preserve">hal-03518843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de l’instruction au sosie pour la conception d’actions de formation en situation de travail (AFEST) : une illustration avec des liquidateurs/trices de retraite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Balas</w:t>
+                <w:t xml:space="preserve">L’usage des vidéos en didactique professionnelle : statuts technique, pragmatique, épistémique et acceptabilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Apprendre en situation de travail : développements théoriques, approches méthodologiques et enjeux praxéologiques, 62, </w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.59-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.17204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/savo.055.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518843v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail en situation de formation au potentiel d’apprentissage des situations de formation par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 226, pp.30-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1889,303 +1889,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir ce qui ne se voit pas : regarder, voir, savoir en fromagerie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quelques repères pour une didactique du curriculum en formation professionnelle cohérente avec l’approche par compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.1-29. </w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sciences et technologies : perspectives curriculaires, 21, pp.135-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.10523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930090v1</w:t>
+                <w:t xml:space="preserve">hal-02930127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques repères pour une didactique du curriculum en formation professionnelle cohérente avec l’approche par compétences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Voir ce qui ne se voit pas : regarder, voir, savoir en fromagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.10523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.3073⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02930127v1</w:t>
+                <w:t xml:space="preserve">hal-02930090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiréférentialité des savoirs dans les disciplines technologiques et la question de la référence pour le savoir à enseigner : l’exemple de l’agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.175-196. </w:t>
@@ -2229,697 +2229,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche plurididactique pour l’élaboration curriculaire dans l’enseignement des sciences techniques en formation professionnelle : propositions à partir de l’exemple de l’agronomie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’orientation des élèves au lycée : un travail collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3248⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.619-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.8896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094058v1</w:t>
+                <w:t xml:space="preserve">hal-02514828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation des élèves au lycée : un travail collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approche plurididactique pour l’élaboration curriculaire dans l’enseignement des sciences techniques en formation professionnelle : propositions à partir de l’exemple de l’agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (4), pp.619-658. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.53-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.8896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514828v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la réduction du recours aux pesticides: l’apport des didactiques aux questions d’action, de représentation et d’apprentissage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quelles dimensions didactiques dans quelques travaux empiriques se réclamant de la didactique professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.94-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095206v1</w:t>
+                <w:t xml:space="preserve">hal-02102418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito : Penser la didactique pour la formation professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enseigner la réduction du recours aux pesticides: l’apport des didactiques aux questions d’action, de représentation et d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138448666320022E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102358v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Piagetian Schème: a Framework to Study Professional Learning Through Conceptualization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Edito : Penser la didactique pour la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocations and Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.3-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095111v1</w:t>
+                <w:t xml:space="preserve">hal-02102358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles dimensions didactiques dans quelques travaux empiriques se réclamant de la didactique professionnelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Piagetian Schème: a Framework to Study Professional Learning Through Conceptualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Popescu Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vocations and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.343-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12186-017-9174-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102418v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs agronomiques dans les itinéraires de conception de référentiels de formation – Comment sont pris en compte les nouveaux enjeux sociétaux et les savoirs émergents ? Et quels rôles pour les agronomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,90 +2974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures ou ajustements provoqués entre pratiques agricoles et enseignement de ces pratiques : implantation et gouvernance de la réforme « Produire autrement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3099,64 +3099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de transmission professionnelle et configurations de tutorat en situation de travail : une illustration dans le secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (83), pp.49-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référentiels pour, contre, avec, entre… les activités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.117-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3253,195 +3253,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du travail en situation de formation au potentiel d’apprentissage des situations de formation par le travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce qu’un ingénieur ? Ce que nous apprend la validation des acquis de l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, HS6, pp.136-145</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01688316v1</w:t>
+                <w:t xml:space="preserve">hal-02103567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un ingénieur ? Ce que nous apprend la validation des acquis de l’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Du travail en situation de formation au potentiel d’apprentissage des situations de formation par le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.61-76</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, HS6, pp.136-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103567v1</w:t>
+                <w:t xml:space="preserve">halshs-01688316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de mobilisation d'un individu pour une situation : une proposition théorique pour la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13, pp.73-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3466,51 +3466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires de jeunes adultes en formation initiale vers l’insertion professionnelle dans des emplois peu attractifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3535,51 +3535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique professionnelle : vers une didactique de l'action professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.85-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3604,64 +3604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation des acquis de l'expérience et curriculum de formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,77 +3686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations de travail : références pour les référentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64, pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3775,325 +3775,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01688338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science dans les dossiers de Validation des acquis de l’expérience (VAE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">COMPÉTENCES ET VALIDATION DES ACQUIS DE L'EXPÉRIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103698v1</w:t>
+                <w:t xml:space="preserve">halshs-01688330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence et validation des acquis de l'expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">La science dans les dossiers de Validation des acquis de l’expérience (VAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/16813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103681v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPÉTENCES ET VALIDATION DES ACQUIS DE L'EXPÉRIENCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compétence et validation des acquis de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2008, 101, pp.183-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01688330v1</w:t>
+                <w:t xml:space="preserve">hal-02103681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les espaces de liberté des dispositifs pour proposer des situations de mise en activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (8), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4150,64 +4150,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel intermédiaire des ateliers d’école en formation agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque international de l'association recherches et pratiques en didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA Toulouse, Jun 2025, Toulouse, France. pp.385-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4232,90 +4232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les tensions et les dilemmes sur le travail réel du chercheur-intervenant lors d’une recherche intervention en sciences de l’éducation et de la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4351,670 +4351,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d’élaboration de l’expérience en formation post-bac en lycée agro-alimentaire en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using semiotic systems in school agri-food workshop: affordances and difficulties for teaching-learning practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Masson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation: regards croisés sur les questions actuelles de la formation professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">11e colloque international Earli SIG 14. "Learning and Professional Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paderborn, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132598v1</w:t>
+                <w:t xml:space="preserve">hal-04017955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à détourner l’attention d’autrui et à convertir sa propre attention. Une approche comparative - Didactique professionnelle / cours d’action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vers une didactique des parcours d'élaboration de la compétence des professionnels en formation et au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de Didactique Professionnelle</w:t>
+              <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829515v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes sémiotiques dans des ateliers de production de l'enseignement agricole. Quels rôles dans le potentiel d'apprentissage des situations hybrides ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dispositif d’élaboration de l’expérience en formation post-bac en lycée agro-alimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association RPDP, HETSL de Lausanne, Université de Genève, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation: regards croisés sur les questions actuelles de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829459v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using semiotic systems in school agri-food workshop: affordances and difficulties for teaching-learning practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprendre à détourner l’attention d’autrui et à convertir sa propre attention. Une approche comparative - Didactique professionnelle / cours d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve de Bisschop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque international Earli SIG 14. "Learning and Professional Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paderborn, Allemagne</w:t>
+              <w:t xml:space="preserve">6ème colloque international de Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017955v1</w:t>
+                <w:t xml:space="preserve">hal-03829515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une didactique des parcours d'élaboration de la compétence des professionnels en formation et au travail ?</w:t>
+                <w:t xml:space="preserve">Les systèmes sémiotiques dans des ateliers de production de l'enseignement agricole. Quels rôles dans le potentiel d'apprentissage des situations hybrides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">, Association RPDP, HETSL de Lausanne, Université de Genève, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829413v1</w:t>
+                <w:t xml:space="preserve">hal-03829459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogies et didactiques du travail dans un monde professionnel en (r)évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le potentiel d'apprentissage professionnel dans les formations visant des métiers « en train de se re-faire ». Le cas des formations des futurs agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018273v1</w:t>
+                <w:t xml:space="preserve">halshs-03357488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel d'apprentissage professionnel dans les formations visant des métiers « en train de se re-faire ». Le cas des formations des futurs agriculteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pédagogies et didactiques du travail dans un monde professionnel en (r)évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03357488v1</w:t>
+                <w:t xml:space="preserve">hal-04018273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référentiels de situations : des outils au service d’une ingénierie du développement de l’intelligence professionnelle en formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir pour transmettre des savoirs professionnel : hybrider les formats interactionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5134,51 +5134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement « professionnalisant » : apprentissage de la tâche collective d'orientation des élèves par les acteurs d'un lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'association Recherches et pratiques en didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Université de Lille - Sciences et Technologies, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5203,51 +5203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de pratique sociale de référence : un concept pour penser les disciplines technologiques en formation professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5272,51 +5272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération comme méthodologie de l'intervention-recherche à l'épreuve des engagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5367,51 +5367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération pour l’orientation scolaire et professionnelle des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles EDITION 2015 : «COOPÉRER ?»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5436,51 +5436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et compétences dans l'activité évaluative de formateurs de la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème colloque ADMEE Europe : L’évaluation à la lumière des contextes et des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5505,51 +5505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressivité dans les situations de formation visant l’apprentissage de l’action en milieu professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque internationnal de l'association Recherches et Pratiques en Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la référence pour l'enseignement des disciplines technologiques en formation professionnelle. Le cas de l'enseignement du génie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e rencontres scientifiques de l’ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5643,51 +5643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre situation de formation et situation professionnelle : les « situations intermédiaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier III, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5712,51 +5712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de mobilisation des élèves en formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5781,51 +5781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoévaluation en formation professionnelle : le rôle des situations de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème colloque de l’ADMEE-Europe, « Evaluation et autoévaluation, quels espaces de formation»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5850,90 +5850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour introduire les concepts de rôle et de position dans l’analyse du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Unité propre de recherche « Développement professionnel et formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité propre Développement Professionnel et Formation (DPF), May 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5958,90 +5958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour introduire les concepts de rôle et de position dans l’analyse du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Apprentissage et développement professionnel, Association RPDP et CREN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6066,51 +6066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DE LA COMPETENCE PROFESSIONNELLE, TRAVAIL REEL ET FORMATION INITIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 24e colloque de l’Adméé-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6135,51 +6135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique professionnelle : vers une didactique pour l'enseignement de l'action professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6204,51 +6204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ECOLE PEUT-ELLE FORMER DES PROFESSIONNELS ? LE CAS DE LA FORMATION DES TECHNICIENS EN AGRO-ALIMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6267,264 +6267,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01688309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l’expérience du travail en formation initiale - le stage : entre expérience et développement professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LE REFERENTIEL DE « COMPETENCES SITUEES » COMME INSTRUMENT DE L’EVALUATION DES COMPETENCES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">21e colloque de l'ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178847v1</w:t>
+                <w:t xml:space="preserve">hal-01178853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE REFERENTIEL DE « COMPETENCES SITUEES » COMME INSTRUMENT DE L’EVALUATION DES COMPETENCES ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LE DEVELOPPEMENT PROFESSIONNEL EN FORMATION INITIALE : QUELLES MEDIATIONS POUR QUELLES EVALUATIONS ? L'exemple des formateurs du BTS Industries agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque de l'ADMEE-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178853v1</w:t>
+                <w:t xml:space="preserve">hal-01178850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE DEVELOPPEMENT PROFESSIONNEL EN FORMATION INITIALE : QUELLES MEDIATIONS POUR QUELLES EVALUATIONS ? L'exemple des formateurs du BTS Industries agroalimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Faire l’expérience du travail en formation initiale - le stage : entre expérience et développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e colloque de l'ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178850v1</w:t>
+                <w:t xml:space="preserve">hal-01178847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DISPOSITIF DE LA VALIDATION DES ACQUIS DE L'EXPERIENCE : UNE OPPORTUNITE POUR CARACTERISER LES COMPETENCES DE L'INGENIEUR ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6858,64 +6858,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence in Professional and Vocational Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,51 +7005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec Mayen. Une didactique des conditions sociales pour le développement des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et théories de la didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raison et Passions, 2023, Apprendre pour et dans le travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7068,273 +7068,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA en formation professionnelle : usages, fiabilité des traces d’apprentissage et problèmes posés aux concepteurs et aux enseignants-formateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recueil et analyse de traces d’activités : transmettre un geste professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Albero, Joris Thievenaz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre blanc Enseigner et apprendre à l’ère de l’IA. Acculturation, intégration et usages créatifs de l’IA en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation. Tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison &amp; Passions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.330-347, 2022, 9782917645994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.03.0330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929868v1</w:t>
+                <w:t xml:space="preserve">hal-03829352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil et analyse de traces d’activités : transmettre un geste professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’IA en formation professionnelle : usages, fiabilité des traces d’apprentissage et problèmes posés aux concepteurs et aux enseignants-formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Gagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation. Tome 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livre blanc Enseigner et apprendre à l’ère de l’IA. Acculturation, intégration et usages créatifs de l’IA en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-55, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.03.0330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03829352v1</w:t>
+                <w:t xml:space="preserve">hal-03929868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre situation de formation et situation professionnelle : les « situations intermédiaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et savoirs technologiques dans l'enseignement professionnel et technique confrontations des perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmatan, 2016, 978-2-343-08272-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7353,247 +7353,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02103740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 16. Évaluer la compétence par l’activité en situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprendre un métier à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-255, 2014, 9782804181949</w:t>
+              <w:t xml:space="preserve">Recherches en éducation : Pratiques et apprentissages professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri éditions, pp.79-93, A paraître, 9782844449870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094321v1</w:t>
+                <w:t xml:space="preserve">hal-02881732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre un métier à l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chapitre 16. Évaluer la compétence par l’activité en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Masson</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation : Pratiques et apprentissages professionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri éditions, pp.79-93, A paraître, 9782844449870</w:t>
+              <w:t xml:space="preserve">L'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-255, 2014, 9782804181949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881732v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stage formateur : pour qui ? pour quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7644,64 +7644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de la validation des acquis de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elaboration et réduction de l'expérience dans la validation des acquis de l'expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Centre d'études et de recherches sur les qualifications - CEREQ, pp.27-36, 2009, 978-2-11-098143-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7758,51 +7758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations intermédiaires dans les formations en alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,51 +7810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Compétences. 2024, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7880,64 +7880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Numerica : une ressource pour une progressivité de l’apprentissage de la forêt du collège à la formation professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7968,64 +7968,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’essaimage dans le passage de l’analyse du travail à la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Gagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,90 +8090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la motivation des élèves pour la réalisation de tâches d'apprentissage utilisant l'environnement virtuel éducatif Silva Numerica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8204,77 +8204,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les élèves ? : appropriation de la réforme, ré-élaboration dans le travail réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon. 2019, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8335,64 +8335,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office National de l'Eau et des Milieux Aquatiques. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8414,64 +8414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la VAE à la formation des ingénieurs : le référentiel de « compétences situées » comme instrument d'une approche par les compétences en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enesad, Dijon. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8521,51 +8521,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de mobilisation des élèves en formation professionnelle : le cas des étudiants de Brevet de technicien supérieur option industries agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bourgogne, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DIJOL018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8624,51 +8624,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une didactique des parcours d'élaboration de la compétence des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne-Franche-Comté, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8776,51 +8776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F39D6361"/>
+    <w:nsid w:val="4DA85459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8924,51 +8924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="658BFA2F"/>
+    <w:nsid w:val="9F68AA32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9072,51 +9072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40C1FD65"/>
+    <w:nsid w:val="A0A5A230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9220,51 +9220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F5C235D9"/>
+    <w:nsid w:val="1DE7992C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9368,51 +9368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FE3F9187"/>
+    <w:nsid w:val="EBD08E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9516,51 +9516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A9C68973"/>
+    <w:nsid w:val="8275DC0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9664,51 +9664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F40E1D33"/>
+    <w:nsid w:val="D6D70700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9913,51 +9913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-metral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178328278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04649416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04205772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04015716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rossand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04485128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.226.0030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1PF2J091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02514828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.8896" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Popescu Holgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-017-9174-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/16813" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04132598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courtin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jakubowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04121945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04265580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03929868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-330.htm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0330" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804181949-l-evaluation-des-competences-en-milieu-scolaire-et-en-milieu-professionnel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02881732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100010200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02326553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04806421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-metral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178328278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04649416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04205772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04015716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rossand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04485128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.226.0030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1PF2J091-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02514828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.8896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02102358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Popescu Holgado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-017-9174-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/16813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02103712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04132598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courtin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jakubowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04121945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04265580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-330.htm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0330" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03929868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02881732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804181949-l-evaluation-des-competences-en-milieu-scolaire-et-en-milieu-professionnel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100010200&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02115129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02326553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04806421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>