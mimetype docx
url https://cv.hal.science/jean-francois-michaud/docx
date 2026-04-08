--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1804,349 +1804,361 @@
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 160, pp.28-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Insight into Grains Formation in Si Layers Grown on 3C-SiC by Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Khazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98, pp.336-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermally driven high-frequency piezoresistive SiC cantilevers for dynamic atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Madouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.054304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4891833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresses in cMUT Device Fabrication Using Low Temperature Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bahette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2191,1196 +2203,1196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (4), pp.045020. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/24/4/045020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original 3C-SiC micro-structure on a 3C-SiC pseudo-substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 105, pp.65-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room light anodic etching of highly doped n-type 4 H-SiC in high-concentration HF electrolytes: Difference between C and Si crystalline faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.367-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1556-276X-7-367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach for AFM Cantilever Elaboration with 3C-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Madouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77, pp.54-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2012.02.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Observation and Analytical Model of the Stress Gradient Inversion in 3C-SiC Layers on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (5), pp.053507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3687370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CW argon laser crystallization of silicon films: structural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352 (9-20), pp.998-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise model in N-MOS transistors operating from sub-threshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49, issue 8, pp 1376-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise model in N-MOS transistors operating from sub-threshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (8), pp.1376-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid phase post-treatment of polysilicon films by a continuous argon laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 487, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysilicon thin-film transistors based on frequency doubled cw-Nd:YVO4 laser crystallized silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Saboundji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Andrä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3390,720 +3402,720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of SiC-Based CMUTs for Harsh Environments: A Material Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and process developments for SiC-based CMUTs in harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Azaiez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MATEPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of cMUT technologies : from materials and processes to applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Annealing: A New Strategy For SiC Power Device Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Microelectronic Test Structures ICMTS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2024, Edimbourg (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">NanoInnovation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Airi - Associazione Italiana per la Ricerca Industriale, Sep 2024, ROME, Sapienza Univesità di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518488v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Annealing: A New Strategy For SiC Power Device Contacts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interest of cMUT technologies : from materials and processes to applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Barcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoInnovation 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Airi - Associazione Italiana per la Ricerca Industriale, Sep 2024, ROME, Sapienza Univesità di Roma, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Microelectronic Test Structures ICMTS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709991v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Strategies for SiC Power Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel Ohmic Contacts Formed on 4H-SiC by UV Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization conference (MAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSCRM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrento, Italy. pp.91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-xqh9xB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515260v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel Ohmic Contacts Formed on 4H-SiC by UV Laser Annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact Strategies for SiC Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials for Advanced Metallization conference (MAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Milan (Italie), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675210v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cubic silicon carbide (3C-SiC) MEMS for gas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4158,73 +4170,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE - EXMATEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palerme (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2MEMS Project: Resonant MEMS for detection of hydrogen release in radioactive waste disposal facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4246,110 +4258,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF / IFCS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach in the Field of Hydrogen Gas Sensing Using MEMS Based 3C-SiC Microcantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4398,92 +4410,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020·2021) 2021-10-24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tours, France. pp.593-597, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-m048qs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Selective Gas Sensor Based on Attenuation Measurement of Acoustic Wave Using Uncoated CMUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4532,92 +4544,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 34th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Gainesville, United States. pp.398-401, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS51782.2021.9375432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Binary Gas Mixture Using CMUT Based Sound Attenuation Spectrum Gas Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4666,92 +4678,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Meeting on Chemical Sensors IMCS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States. pp.1592-1592, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-01591592mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cmut Time of Flight Gas Sensor By Phase Shift Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4800,92 +4812,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Meeting on Chemical Sensors IMCS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montreal, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-01312323mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant MEMS for Gas Detection Based on the Measurements of Physical Properties of Gas Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4934,92 +4946,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Joint Conference of the IEEE International Frequency Control Symposium and the IEEE International Symposium on Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Keystone (virtual conference), United States. pp.1-3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Gas Detection With an Uncoated CMUT Array by Impedance Resonant Frequency Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5068,257 +5080,257 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montréal, Canada. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas detection in binary mixture by time of flight measurement made by the use of CMUTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MUT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMUT enabled binary mixture gas sensing through time of flight measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,113 +5349,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Workshop on Nanomechanical Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time of flight gas sensing with capacitive micro-machined ultrasonic transducers (CMUT’s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,73 +5474,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’école doctorale SPI Université de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMUT Based Air Coupled Transducers for Gas-Mixture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5577,92 +5589,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Aluminum Incorporation on Mechanical Properties of 3C-SiC Epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5671,1094 +5683,1094 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaweb Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. pp.318-321, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.924.318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser irradiation influence on Si/3C-SiC/Si heterostructures for subsequent 3C-SiC membrane elaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Khazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Andrä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Phoenix, United States. pp.3649 - 3654, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/adv.2016.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent noise parameter behavior in n-MOS transistors operating from subthreshold to above-threshold regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">Cw Argon Laser Crystallization of Silicon Films : Structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehui Ding</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on noise in Physical Systems and 1/f Fluctuation ; ICNF 2005 ; CP780 Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Salamanca, Spain. pp.319-322</w:t>
+              <w:t xml:space="preserve">Int. Conf. Amorphous and Nanocrystalline Semiconductors (ICANS'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773430v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cw Argon Laser Crystallization of Silicon Films : Structural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Michaud</w:t>
+                <w:t xml:space="preserve">Apparent noise parameter behavior in n-MOS transistors operating from subthreshold to above-threshold regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Rogel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehui Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Amorphous and Nanocrystalline Semiconductors (ICANS'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on noise in Physical Systems and 1/f Fluctuation ; ICNF 2005 ; CP780 Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Salamanca, Spain. pp.319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776201v1</w:t>
+                <w:t xml:space="preserve">hal-00773430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Argon Laser Crystallization of Patterned Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Saboundji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Displays Workshops IDW'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling to the heating of a silicon thin film on a glass substrate during a cw argon laser crystallization process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Solid phase post-treatment of polysilicon films by a continuous argon laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, pekin, China. pp.137-142</w:t>
+              <w:t xml:space="preserve">POLYSE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Potdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848465v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase post-treatment of polysilicon films by a continuous argon laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Modeling to the heating of a silicon thin film on a glass substrate during a cw argon laser crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLYSE 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Potdam, Germany</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, pekin, China. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870429v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the use of the second harmonic CW Nd:YVO4 laser to crystallize amorphous silicon films on the TFT performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Saboundji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Andrä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Conference on AM-LCD 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation par laser argon continu de silicium amorphe déposé sur substrat de verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marseille, France. pp.135-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation par laser continu de silicium amorphe déposé sur substrat de verre LPCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Toulouse, France. Proceedings p 299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6768,154 +6780,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC for Sensing in Harsh Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rayleigh, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6925,51 +6937,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3C-SiC — From Electronic to MEMS Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6998,51 +7010,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Silicon Carbide Devices and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7052,51 +7064,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé d’identification d’une contamination gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7118,103 +7130,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2009223. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de détection d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7236,81 +7248,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2009222. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7320,105 +7332,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbure de silicium pour des applications en électronique de puissance et pour les MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de tours, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04549212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7486,51 +7498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1CE0CDC"/>
+    <w:nsid w:val="23C03BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7717,51 +7729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7441-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084441380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05247910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NWvo3B" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04378904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13010217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04301385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107986" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04689-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02374829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Piluso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10120801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khazaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perroteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/11/115023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grundmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939692" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.07.071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3G9Z7XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/4/045020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZS05V2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Jiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.02.128" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TXDZHGF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Bazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687370" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saboundji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#228;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xqh9xB" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-m048qs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205733v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375432" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591592mtgabs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01312323mtgabs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956767" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090954v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579789" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.318" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.327" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Meur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921466v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02132700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978837v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/tel-04549212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7441-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084441380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05247910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NWvo3B" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04378904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13010217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04301385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107986" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04689-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02374829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Piluso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10120801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khazaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perroteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/11/115023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grundmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939692" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.07.071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3NBVZ32-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3G9Z7XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891833" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/4/045020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZS05V2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Jiao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.02.128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TXDZHGF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Bazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687370" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saboundji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#228;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xqh9xB" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-m048qs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591592mtgabs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01312323mtgabs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956767" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pena" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579789" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.318" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.327" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870482v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Meur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02132700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/tel-04549212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>