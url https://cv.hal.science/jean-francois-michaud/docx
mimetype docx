--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature capacitive micromachined ultrasonic transducers (cMUTs) on glass substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realization of minimum number of rotational domains in heteroepitaxied Si(110) on 3C-SiC(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Khazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bahette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+                <w:t xml:space="preserve">Marius Grundmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Perroteau</w:t>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/11/115023⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741067v1</w:t>
+                <w:t xml:space="preserve">hal-01741073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of minimum number of rotational domains in heteroepitaxied Si(110) on 3C-SiC(001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Khazaka</w:t>
+                <w:t xml:space="preserve">Low temperature capacitive micromachined ultrasonic transducers (cMUTs) on glass substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bahette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Grundmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennegues</w:t>
+                <w:t xml:space="preserve">Dominique Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+                <w:t xml:space="preserve">Marie Perroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4939692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/11/115023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741073v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interplay between Si(110) epilayer atomic roughness and subsequent 3C-SiC growth direction</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward high-quality 3C–SiC membrane on a 3C–SiC pseudo-substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Khazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bahette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,90 +2128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresses in cMUT Device Fabrication Using Low Temperature Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bahette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2922,237 +2922,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise model in N-MOS transistors operating from sub-threshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 49, issue 8, pp 1376-1380</w:t>
+              <w:t xml:space="preserve">, 2005, 49 (8), pp.1376-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013581v1</w:t>
+                <w:t xml:space="preserve">hal-00772760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise model in N-MOS transistors operating from sub-threshold to above-threshold regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 49 (8), pp.1376-1380</w:t>
+              <w:t xml:space="preserve">, 2005, 49, issue 8, pp 1376-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772760v1</w:t>
+                <w:t xml:space="preserve">hal-00013581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid phase post-treatment of polysilicon films by a continuous argon laser</w:t>
               </w:r>
@@ -5657,51 +5657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Aluminum Incorporation on Mechanical Properties of 3C-SiC Epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaweb Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5906,506 +5906,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cw Argon Laser Crystallization of Silicon Films : Structural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Michaud</w:t>
+                <w:t xml:space="preserve">Apparent noise parameter behavior in n-MOS transistors operating from subthreshold to above-threshold regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Rogel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehui Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Amorphous and Nanocrystalline Semiconductors (ICANS'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on noise in Physical Systems and 1/f Fluctuation ; ICNF 2005 ; CP780 Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Salamanca, Spain. pp.319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776201v1</w:t>
+                <w:t xml:space="preserve">hal-00773430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent noise parameter behavior in n-MOS transistors operating from subthreshold to above-threshold regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">Cw Argon Laser Crystallization of Silicon Films : Structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehui Ding</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on noise in Physical Systems and 1/f Fluctuation ; ICNF 2005 ; CP780 Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Salamanca, Spain. pp.319-322</w:t>
+              <w:t xml:space="preserve">Int. Conf. Amorphous and Nanocrystalline Semiconductors (ICANS'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773430v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Argon Laser Crystallization of Patterned Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the use of the second harmonic CW Nd:YVO4 laser to crystallize amorphous silicon films on the TFT performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Saboundji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Sarret</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Andrä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Displays Workshops IDW'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Niigata, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings of International Conference on AM-LCD 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870482v1</w:t>
+                <w:t xml:space="preserve">hal-00870772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase post-treatment of polysilicon films by a continuous argon laser</w:t>
+                <w:t xml:space="preserve">Continuous Argon Laser Crystallization of Patterned Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Saboundji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLYSE 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Potdam, Germany</w:t>
+              <w:t xml:space="preserve">The 11th International Displays Workshops IDW'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870429v1</w:t>
+                <w:t xml:space="preserve">hal-00870482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling to the heating of a silicon thin film on a glass substrate during a cw argon laser crystallization process</w:t>
               </w:r>
@@ -6493,152 +6497,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the use of the second harmonic CW Nd:YVO4 laser to crystallize amorphous silicon films on the TFT performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid phase post-treatment of polysilicon films by a continuous argon laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference on AM-LCD 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">POLYSE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Potdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870772v1</w:t>
+                <w:t xml:space="preserve">hal-00870429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation par laser argon continu de silicium amorphe déposé sur substrat de verre</w:t>
               </w:r>
@@ -7072,51 +7072,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et procédé d’identification d’une contamination gazeuse</w:t>
+                <w:t xml:space="preserve">Dispositif et procédé de détection d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
@@ -7148,93 +7148,93 @@
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2009223. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2009222. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978837v1</w:t>
+                <w:t xml:space="preserve">hal-02978825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et procédé de détection d’hydrogène</w:t>
+                <w:t xml:space="preserve">Dispositif et procédé d’identification d’une contamination gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
@@ -7266,69 +7266,69 @@
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2009222. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2009223. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978825v1</w:t>
+                <w:t xml:space="preserve">hal-02978837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7498,51 +7498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23C03BC5"/>
+    <w:nsid w:val="5A148A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7729,51 +7729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7441-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084441380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05247910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NWvo3B" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04378904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13010217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04301385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107986" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04689-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02374829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Piluso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10120801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khazaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perroteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/11/115023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grundmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939692" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.07.071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3NBVZ32-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3G9Z7XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891833" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/4/045020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZS05V2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Jiao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.02.128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TXDZHGF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Bazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687370" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saboundji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#228;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xqh9xB" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-m048qs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591592mtgabs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01312323mtgabs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956767" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pena" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579789" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.318" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.327" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870482v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Meur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02132700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/tel-04549212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7441-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084441380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05247910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NWvo3B" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04378904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13010217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04301385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107986" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04689-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02374829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Piluso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10120801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khazaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grundmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939692" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perroteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/11/115023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.07.071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3NBVZ32-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3G9Z7XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891833" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/4/045020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZS05V2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-367" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Jiao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.02.128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TXDZHGF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Bazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687370" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sarret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saboundji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#228;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xqh9xB" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-m048qs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591592mtgabs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01312323mtgabs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956767" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pena" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579789" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.318" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.327" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Meur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02132700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/tel-04549212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>