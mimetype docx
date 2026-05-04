--- v0 (2026-04-07)
+++ v1 (2026-05-04)
@@ -746,237 +746,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château et village castral du vieux Vallon, Vallon-Pont-d'Arc (Ardèche). Rapport d'opération de fouille archéologique</w:t>
+                <w:t xml:space="preserve">VILLARDONNEL Aude. Eglise Saint-Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Modat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Despratx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amicale laïque de Carcassonne. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908880v1</w:t>
+                <w:t xml:space="preserve">hal-03910202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VILLARDONNEL Aude. Eglise Saint-Jean-Baptiste</w:t>
+                <w:t xml:space="preserve">Château et village castral du vieux Vallon, Vallon-Pont-d'Arc (Ardèche). Rapport d'opération de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Modat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amicale laïque de Carcassonne. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jeanjean</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03910202v1</w:t>
+                <w:t xml:space="preserve">hal-03908880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RD 13 - Rectification du virage de Cassan, commune de Roujan (Hérault). Rapport final d'opération de fouille.</w:t>
               </w:r>
@@ -1084,103 +1084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VILLESEQUELANDE Aude. Etude historique, archéologique et architecturale du cimetière vieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Modat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Despratx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amicale laïque de Carcassonne. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -1202,64 +1202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carcassonne Aude. Abords de la Cite, front ouest. Rapport final d'opération de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Despratx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Modat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1294,77 +1294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NARBONNE Aude. Inventaire des collections antiques de Narbonne, inventaire du mobilier archéologique et état de conservation Clos de la Lombarde et des collections lapidaires. Rapport d'étude pour le Conseil régional Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Modat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Despratx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,254 +1410,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narbonne Aude. Résidence Le Palais, boulevard du Général de Gaulle. Rapport d'opération de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NARBONNE Aude. Inventaire des collections antiques de Narbonne, état des lieux des inventaires. Rapport d'étude pour le Conseil régional Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Modat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Amicale laïque de Carcasonne. 2009</w:t>
+                <w:t xml:space="preserve">Annick Despratx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amicale laïque de Carcassonne; Conseil régional Langudeoc-Roussoillon. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910129v1</w:t>
+                <w:t xml:space="preserve">hal-03910147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NARBONNE Aude. Inventaire des collections antiques de Narbonne, état des lieux des inventaires. Rapport d'étude pour le Conseil régional Languedoc-Roussillon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Narbonne Aude. Résidence Le Palais, boulevard du Général de Gaulle. Rapport d'opération de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Modat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Amicale laïque de Carcassonne; Conseil régional Langudeoc-Roussoillon. 2009</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amicale laïque de Carcasonne. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03910147v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1812,51 +1812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Modat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Konopka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Van den Bossche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Encelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;b&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savarese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Armand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeanjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Turrel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perrineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Ferriol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910147v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Modat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Konopka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Van den Bossche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Encelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;b&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savarese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Armand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeanjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Turrel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perrineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Ferriol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>