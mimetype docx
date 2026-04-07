--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1038,680 +1038,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal complexes for multimodal imaging of misfolded protein-related diseases</w:t>
+                <w:t xml:space="preserve">Multimodal imaging Gd-nanoparticles functionalized with Pittsburgh compound B or a nanobody for amyloid plaques targeting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacerda</w:t>
+                <w:t xml:space="preserve">Jonathan Pansieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Morfin</w:t>
+                <w:t xml:space="preserve">Marie Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. F G C Geraldes</w:t>
+                <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Tóth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Heinrich-Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7DT02371E⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (14), pp.1675-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068723v1</w:t>
+                <w:t xml:space="preserve">hal-01561318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging Gd-nanoparticles functionalized with Pittsburgh compound B or a nanobody for amyloid plaques targeting.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal complexes for multimodal imaging of misfolded protein-related diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Plissonneau</w:t>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
+                <w:t xml:space="preserve">J.-F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
+                <w:t xml:space="preserve">C. F G C Geraldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Heinrich-Balard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">É. Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (14), pp.1675-1687. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (42), pp.14461-14474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7DT02371E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561318v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating a negatively charged GdDOTA-derivative to the Pittsburgh compound B for targeting Aβ amyloid aggregates</w:t>
+                <w:t xml:space="preserve">Gallium-68 Complexes Conjugated to Pittsburgh Compound B: Radiolabeling and Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Martins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+                <w:t xml:space="preserve">D Cressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Laurents</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+                <w:t xml:space="preserve">M Dhilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tt Cao Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fillesoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-015-1316-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.334-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-015-0906-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069097v1</w:t>
+                <w:t xml:space="preserve">hal-01575680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium-68 Complexes Conjugated to Pittsburgh Compound B: Radiolabeling and Biological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Gourand</w:t>
+                <w:t xml:space="preserve">Gd-nanoparticles functionalization with specific peptides for ß-amyloid plaques targeting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pansieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Heinrich-Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-015-0906-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-016-0212-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575680v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd-nanoparticles functionalization with specific peptides for ß-amyloid plaques targeting.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Heinrich-Balard</w:t>
+                <w:t xml:space="preserve">Associating a negatively charged GdDOTA-derivative to the Pittsburgh compound B for targeting Aβ amyloid aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Laurents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (1), pp.60. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.83-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12951-016-0212-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00775-015-1316-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356748v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of PiB-Derivative Metal Complexes with Beta-Amyloid Peptides: Selective Recognition of the Aggregated Forms</w:t>
               </w:r>
@@ -1837,281 +1837,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd(3+) complexes conjugated to Pittsburgh compound B: potential MRI markers of β-amyloid plaques.</w:t>
+                <w:t xml:space="preserve">Mechanistic studies of Gd$^{3+}$-based MRI contrast agents for Zn$^{2+}$ detection: towards rational design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André F Martins</w:t>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10959-10969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179355v1</w:t>
+                <w:t xml:space="preserve">hal-01178456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic studies of Gd$^{3+}$-based MRI contrast agents for Zn$^{2+}$ detection: towards rational design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+                <w:t xml:space="preserve">Gd(3+) complexes conjugated to Pittsburgh compound B: potential MRI markers of β-amyloid plaques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André F Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos F G C Geraldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.281-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01178456v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents de contraste pour l'IRM</w:t>
               </w:r>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3765,51 +3765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinho Almeida Pinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tiago Aroso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sofia de Sousa Teixeira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Majdoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Relich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Justino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fausto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00214C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miguel Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tzu-Wen Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Khanum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.23125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F G C Geraldes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. T&#243;th" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02371E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Laurents" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1316-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cressier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Cao Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0906-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F. Martins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Dias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas V. Laurents" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-313HF95W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kub&#237;ckov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;cek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml400042w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201445e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#305;&#769;s M. P. Lima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecointre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Blas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201447c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-203SKQXQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Baccon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.08.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZPXCM6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.08.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0Q6L08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinho Almeida Pinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tiago Aroso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sofia de Sousa Teixeira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Majdoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Relich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Justino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fausto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00214C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miguel Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tzu-Wen Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Khanum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.23125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F G C Geraldes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. T&#243;th" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02371E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cressier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Cao Pham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0906-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Laurents" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1316-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F. Martins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Dias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas V. Laurents" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-313HF95W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kub&#237;ckov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;cek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml400042w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201445e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#305;&#769;s M. P. Lima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecointre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Blas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201447c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-203SKQXQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Baccon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.08.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZPXCM6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.08.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0Q6L08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>