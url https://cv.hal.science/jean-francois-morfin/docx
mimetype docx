--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -1038,680 +1038,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging Gd-nanoparticles functionalized with Pittsburgh compound B or a nanobody for amyloid plaques targeting.</w:t>
+                <w:t xml:space="preserve">Metal complexes for multimodal imaging of misfolded protein-related diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Pansieri</w:t>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Plissonneau</w:t>
+                <w:t xml:space="preserve">J.-F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
+                <w:t xml:space="preserve">C. F G C Geraldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">É. Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0079⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (42), pp.14461-14474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT02371E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561318v1</w:t>
+                <w:t xml:space="preserve">hal-02068723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal complexes for multimodal imaging of misfolded protein-related diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal imaging Gd-nanoparticles functionalized with Pittsburgh compound B or a nanobody for amyloid plaques targeting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pansieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacerda</w:t>
+                <w:t xml:space="preserve">Marie Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Morfin</w:t>
+                <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. F G C Geraldes</w:t>
+                <w:t xml:space="preserve">Mireille Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Tóth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Heinrich-Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (42), pp.14461-14474. </w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (14), pp.1675-1687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7DT02371E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068723v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium-68 Complexes Conjugated to Pittsburgh Compound B: Radiolabeling and Biological Evaluation</w:t>
+                <w:t xml:space="preserve">Associating a negatively charged GdDOTA-derivative to the Pittsburgh compound B for targeting Aβ amyloid aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Cressier</w:t>
+                <w:t xml:space="preserve">André Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dhilly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Gourand</w:t>
+                <w:t xml:space="preserve">Douglas Laurents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-015-0906-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.83-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-015-1316-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575680v1</w:t>
+                <w:t xml:space="preserve">hal-02069097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd-nanoparticles functionalization with specific peptides for ß-amyloid plaques targeting.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
+                <w:t xml:space="preserve">Gallium-68 Complexes Conjugated to Pittsburgh Compound B: Radiolabeling and Biological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Cressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dhilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tt Cao Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fillesoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-016-0212-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.334-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-015-0906-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356748v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating a negatively charged GdDOTA-derivative to the Pittsburgh compound B for targeting Aβ amyloid aggregates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Oliveira</w:t>
+                <w:t xml:space="preserve">Gd-nanoparticles functionalization with specific peptides for ß-amyloid plaques targeting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pansieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Heinrich-Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éva Tóth</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Stransky-Heilkron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (1), pp.83-99. </w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00775-015-1316-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12951-016-0212-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069097v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of PiB-Derivative Metal Complexes with Beta-Amyloid Peptides: Selective Recognition of the Aggregated Forms</w:t>
               </w:r>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malikidogo K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,51 +3227,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart MRI contrast agents for zinc detection</w:t>
+                <w:t xml:space="preserve">Zinc responsive contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
@@ -3302,97 +3302,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium conférence “Being smart in coordination chemistry: Medical Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Conference on Coordination Chemistry (ICCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300683v1</w:t>
+                <w:t xml:space="preserve">hal-03300659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc responsive contrast agents</w:t>
+                <w:t xml:space="preserve">Smart MRI contrast agents for zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
@@ -3423,73 +3423,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coordination Chemistry (ICCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Le Studium conférence “Being smart in coordination chemistry: Medical Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300659v1</w:t>
+                <w:t xml:space="preserve">hal-03300683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart MRI contrast agents for zinc detection</w:t>
               </w:r>
@@ -3765,51 +3765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinho Almeida Pinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tiago Aroso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sofia de Sousa Teixeira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Majdoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Relich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Justino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fausto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00214C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miguel Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tzu-Wen Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Khanum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.23125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F G C Geraldes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. T&#243;th" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02371E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cressier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Cao Pham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0906-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Laurents" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1316-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F. Martins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Dias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas V. Laurents" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-313HF95W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kub&#237;ckov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;cek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml400042w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201445e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#305;&#769;s M. P. Lima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecointre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Blas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201447c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-203SKQXQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Baccon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.08.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZPXCM6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.08.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0Q6L08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinho Almeida Pinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tiago Aroso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sofia de Sousa Teixeira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Majdoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Relich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Justino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fausto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00214C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#246;denler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Aigner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03407a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miguel Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tzu-Wen Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Khanum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.23125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morfin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F G C Geraldes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. T&#243;th" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02371E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stransky-Heilkron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Heinrich-Balard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Laurents" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1316-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cressier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Cao Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0906-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0212-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F. Martins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Dias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas V. Laurents" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-313HF95W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F G C Geraldes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kub&#237;ckov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;cek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml400042w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201445e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#305;&#769;s M. P. Lima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecointre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de Blas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201447c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200901045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-203SKQXQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Baccon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.08.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZPXCM6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.08.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG0Q6L08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malikidogo K." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>